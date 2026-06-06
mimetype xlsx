--- v0 (2026-04-06)
+++ v1 (2026-06-06)
@@ -87,51 +87,51 @@
   <si>
     <t>Parecer da Com. Perm. de Justiça e Redação nº 13 de 2026</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 12/2026.</t>
   </si>
   <si>
     <t>Parecer da Com. Perm. de Finanças e Orçamento nº 16 de 2026</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 12/2026.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 12 de 2026</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro, oriundo de saldo de recurso e rendimentos sobre recursos Fundo a Fundo Estadual CO-FINANCIAMENTO DA FARMÁCIA BÁSICA/ATENÇÃO PRIMÁRIA EM SAÚDE, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 13 de 2026</t>
   </si>
   <si>
-    <t>Autoriza a abertura de crédito adicional especial por anulação, no âmbito da Secretaria Municipal de Fazenda, para aquisição de área destinada à expansão do Cemitério Municipal, em razão da lotação do espaço atual, e dá outras providências.</t>
+    <t>Autoriza a abertura de crédito adicional especial por anulação, no âmbito da Secretaria Municipal de Fazenda, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 14 de 2026</t>
   </si>
   <si>
     <t>“Autoriza o Município de Novo Horizonte do Oeste a celebrar Parceria Voluntária com a Sociedade Beneficente Latino Americano da Amazônia – Santa Casa de Rondônia em regime de mútua cooperação à consecução de finalidades de interesse público, complementação dos serviços do Sistema Único de Saúde (SUS), envolvendo ou não transferência de recursos financeiros, sob a égide da Lei n. 13.019/2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 15 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por anulação parcial de dotação, destinado ao ressarcimento de despesas de pessoal requisitado (Servidores cedidos ao Estado), e dá outras providências”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 16 de 2026</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente de recursos do Fundo Nacional de Saúde – FNS, bloco de manutenção das ações e serviços públicos de saúde, referentes à Atenção Primária em Saúde – APS (proposta nº 63000643493202500) e à Atenção Hospitalar e Ambulatorial – MAC, e dá outras providências”</t>
   </si>
   <si>
     <t>Anteprojeto de Lei nº 1 de 2026</t>
   </si>
   <si>
     <t>Jaconias Carlos de Andrade</t>
   </si>