--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -10,548 +10,1175 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="823" uniqueCount="375">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ronaldo Delazari</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/793/pl_02-2026.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/793/pl_02-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente de recursos de repasses do piso complementar de enfermagem referente as parcela nº 12/2025 conforme Portaria GM/MS 9.624 de 30/12/2025, e dá outras providências”.</t>
   </si>
   <si>
-    <t>798</t>
+    <t>803</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/803/pl_04.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Novo Horizonte do Oeste a firmar termo de parceria em regime de cooperação para a realização da Copa Intermunicipal com o Município de Nova Brasilândia D’Oeste e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/831/07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente de recursos de emenda parlamentar individual para incremento temporário ao custeio dos serviços de atenção primária em saúde, proposta nº 36000715572202500, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/860/08-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo do Município de Novo Horizonte do Oeste a adquirir imóvel a título oneroso para ampliação do Cemitério Municipal”.</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/875/13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por anulação, no âmbito da Secretaria Municipal de Fazenda, para aquisição de área destinada à expansão do Cemitério Municipal, em razão da lotação do espaço atual, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/876/14-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Novo Horizonte do Oeste a celebrar Parceria Voluntária com a Sociedade Beneficente Latino Americano da Amazônia – Santa Casa de Rondônia em regime de mútua cooperação à consecução de finalidades de interesse público, complementação dos serviços do Sistema Único de Saúde (SUS), envolvendo ou não transferência de recursos financeiros, sob a égide da Lei n. 13.019/2014 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/877/15-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional suplementar por anulação parcial de dotação, destinado ao ressarcimento de despesas de pessoal requisitado (Servidores cedidos ao Estado), e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/879/16-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente de recursos do Fundo Nacional de Saúde – FNS, bloco de manutenção das ações e serviços públicos de saúde, referentes à Atenção Primária em Saúde – APS (proposta nº 63000643493202500) e à Atenção Hospitalar e Ambulatorial – MAC, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/891/17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente do Convênio nº 5/2026/PGE-SEOSP, destinado à aquisição de playground, conforme solicitação da Secretaria Municipal de Obras, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Itamar Antonio Constancio</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_no_01.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a recuperação do travessão que liga a Linha 148 à Linha 144, no Km 16, Lado Norte.</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>1784</t>
+  </si>
+  <si>
+    <t>Lei</t>
+  </si>
+  <si>
+    <t>Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/792/1784.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e Fixa as Despesas do Município de Novo Horizonte do Oeste - RO, para o Exercício Financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>1785</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/811/1785.pdf</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>1786</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/825/1786.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar termo de cessão de uso de equipamentos com a Associação Agrícola Lacerda e Almeida – ALA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>1787</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/826/1787.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar termo de cessão de uso de equipamentos com a Associação dos Trabalhadores Rurais Para Ajuda Mútua – ATRAM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>1788</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/827/1788.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar termo de cessão de uso de equipamentos com a Associação dos Produtores Rurais Serra Grande – ASPRUSEG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>1789</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/828/1789.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar termo de doação de equipamento com a Associação Rural de Pais e Professores Chico Mendes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>1790</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/829/1790.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Novo Horizonte do Oeste a firmar termo de parceria em regime de cooperação para a realização da Copa Intermunicipal com o Município de Nova Brasilândia D’Oeste e dá outras providências.</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>1791</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/854/1791.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente de recursos oriundos do Governo do Estado de Rondônia, através do DER – Departamento Estadual de Estradas de Rodagem e Transportes, conforme Termo de Convênio nº 29/2026/PGE-DERADM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>1792</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/855/1792.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação-estimativo, oriundo da estimativa anual dos recursos provenientes do piso dos profissionais de enfermagem, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>1793</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/856/1793.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação, oriundo de emenda para incremento temporário ao custeio dos serviços de assistência hospitalar e ambulatorial – parcela única municipal proposta, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>1794</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/857/1794.pdf</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>1795</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/863/1795.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o reajuste do vencimento básico dos cargos efetivos da Câmara Municipal de Novo Horizonte do Oeste/RO, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>1796</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/864/1796.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação do cargo efetivo de Agente de Contratação no âmbito da Câmara Municipal de Novo Horizonte do Oeste/RO”.</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>1797</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/865/1797.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei nº 1746/2025 para criação de cargos na estrutura administrativa da Câmara Municipal de Novo Horizonte do Oeste/RO”.</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>1798</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/866/1798.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação e superávit financeiro, proveniente de devolução de saldo de recurso e rendimentos de repasse fundo a fundo estadual, oriundo de emenda parlamentar destinada à contratação de serviços para realização de cirurgias de catarata e pterígio, referente ao Processo nº 0005.001185/2024-13, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>1799</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/867/1799.pdf</t>
+  </si>
+  <si>
+    <t>“Altera e acrescenta dispositivos na Lei Municipal nº 1729/2025 (Aprova a nova estrutura administrativa organizacional do Município de Novo Horizonte D’Oeste, especifica as atribuições dos cargos comissionados e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>1800</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/880/1800.pdf</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>1801</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/881/1801.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro, oriundo de saldo de recurso e rendimentos sobre recursos Fundo a Fundo Estadual CO-FINANCIAMENTO DA FARMÁCIA BÁSICA/ATENÇÃO PRIMÁRIA EM SAÚDE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/897/1802.pdf</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_no_02.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a recuperação do travessão que liga a Linha 156 à Linha 160, no km 04, lado Sul.</t>
+  </si>
+  <si>
+    <t>796</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/798/03-2026.pdf</t>
-[...17 lines deleted...]
-    <t>830</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_no_03.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a recuperação de toda a Rua Antônio Vicente Neves, com atenção especial à entrada da via na esquina com a Rua Irineu Ferreira da Silva.</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/797/indicacao_no_04.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a recuperação de toda a estrada da Rua Balduino Recher, neste município de Novo Horizonte do Oeste.</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_no_05.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a elaboração e divulgação de um calendário para retirada de entulhos das vias públicas no Município de Novo Horizonte do Oeste e no Distrito de Migrantinópolis.</t>
+  </si>
+  <si>
+    <t>800</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/830/06-2026.pdf</t>
-[...173 lines deleted...]
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/800/indicacao_no_06.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/800/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que, por meio da Vigilância Sanitária, avalie a viabilidade da aplicação de fumacê no Município, em razão do aumento de mosquitos transmissores e o aumento dos índices de doenças epidemiológicas.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_no_07.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal que determine à Secretaria Municipal de Obras a realização de serviços de recuperação da estrada na Linha 156, Km 7/Sul, onde há um buraco de grandes proporções na via, o qual vem dificultando o tráfego de veículos, comprometendo a segurança viária e causando prejuízos aos moradores da região.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_no_08.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal que determine à Secretaria Municipal de Obras a realização de serviços para instalação de bueiro na Linha 156, Km 4,5, em frente à propriedade do senhor Paulinho, onde há uma valeta que vem dificultando a passagem de veículos, especialmente os de pequeno porte, já tendo ocorrido acidentes no local e causado prejuízos aos moradores daquela localidade.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Uémerson Rômulo Lopes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_de_no_09-2026.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_de_no_09-2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE 02 (DUAS) LUMINARIAS NA RUA DA CAERD, APÓS A RO-010, NO SETOR GUIMARÃES.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Diogo Farias Padilha</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_10-2026.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_10-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras a realização de serviços de recuperação em toda a Linha 148/Norte, com a execução de patrolamento, cascalhamento, recuperação de bueiros e demais melhorias necessárias para restabelecer as condições adequadas de trafegabilidade.</t>
   </si>
   <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/838/11.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine ao setor competente que seja dada celeridade na elaboração e execução do projeto de reforma da entrada do Hospital Municipal,</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/839/12.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras a realização, com a maior brevidade possível, de serviços de manutenção e reparos nos pontos críticos da Linha 156/Sul.</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/840/13.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras que realize, com a maior brevidade possível, os serviços de manutenção e reparos nos pontos críticos da Linha 152/Sul.</t>
+  </si>
+  <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/841/14.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras a realização de serviços de limpeza e conservação nos terrenos de domínio do Município.</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/842/15.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras que seja realizada a retirada de entulhos do Município de Novo Horizonte do Oeste.</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>Jaconias Carlos de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/843/16.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine ao Setor Competente que seja disponibilizado sinal de internet aberto nas unidades de saúde do Município de Novo Horizonte do Oeste e no Distrito de Migrantinópolis</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/844/17.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras que seja providenciada a disponibilização de uniformes aos servidores da referida secretaria, visando garantir melhor identificação visual dos servidores no exercício de suas atividades.</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/849/18.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras que seja realizada a recuperação das ruas não pavimentadas no Município de Novo Horizonte do Oeste e no Distrito de Migrantinópolis, visando melhorar as condições de trafegabilidade nessas localidades.</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/845/19.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras que realize serviços de manutenção na iluminação do portal localizado na entrada da cidade, visando melhorar a visibilidade e a segurança no local.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/850/20.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que através da Secretaria Municipal de Obras, que seja feito a recuperação em todos os travessões que faz interligação entre as linhas vicinais e estradas que dão acesso a setores chacareiros.</t>
+  </si>
+  <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/862/21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine ao Setor Competente a instalação de 03 (três) luminárias na Travessa A, Bairro Alta Floresta, após a Igreja católica na RO - 010, no Setor Guimarães.</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/872/ind._22.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), sejam realizados os serviços necessários para a manutenção da iluminação no portal de entrada da cidade.</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/873/ind._23.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras que realize serviços de manutenção na iluminação pública da Rua Antonio Vicente Neves, neste Município de Novo Horizonte do Oeste, visando melhorar as condições de visibilidade e segurança no local.</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/878/ind._24.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), sejam realizados serviços de recuperação da Rua José Cesário do Nascimento, localizada no Bairro Vila Nova, neste município de Novo Horizonte do Oeste/RO.</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/882/25.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine ao setor competente a realização de estudo de viabilidade visando à contratação de servidores para auxiliar a equipe de limpeza da área urbana do município. Indica, ainda, que, não sendo possível a contratação de novos servidores, seja avaliada a terceirização com a contratação de empresa especializada para a execução dos serviços de limpeza urbana.</t>
+  </si>
+  <si>
     <t>802</t>
   </si>
   <si>
     <t>PCPFO</t>
   </si>
   <si>
     <t>Parecer da Com. Perm. de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Com. Perm. de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/802/01-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/802/01-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 02/2026.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/812/cfo-97.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/812/cfo-97.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei 97/2025</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/813/cfo-98.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/813/cfo-98.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei 98/2025</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/814/cfo-99.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/814/cfo-99.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei 99/2025</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/815/cfo-100.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/815/cfo-100.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei 100/2025</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/816/cfo-01-26.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/816/cfo-01-26.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei Legislativo nº 01/2026</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/817/cfo-02-25.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/817/cfo-02-25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei Legislativo nº 02/2026</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/818/cfo-03-26.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/818/cfo-03-26.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei Legislativo nº 03/2026</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/819/cfo-02-25.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/819/cfo-02-25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei Legislativo de Emenda a Lei Orgânica nº 02/2025</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/834/10-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/834/10-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 05/2026.</t>
   </si>
   <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/846/cfo-11.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 06/2026.</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/847/cfo-12.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 07/2026.</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/848/cfo-13.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 09/2026.</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/858/cfo-14.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 03/2026</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/859/cfo-15.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 11/2026</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/868/parecer_16-cfo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 12/2026.</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/869/parecer_17-cfo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 08/2026.</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/886/parecer_20cfo.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 16/2026.</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/893/pdf_cfo_antpl-01.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Anteprojeto de Lei nº 01/2026.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/899/parecer_cfo_no17_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 17/2026.</t>
+  </si>
+  <si>
     <t>804</t>
   </si>
   <si>
     <t>PLLO</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/804/legislativo_01-2026.pdf</t>
-[...2 lines deleted...]
-    <t>“Altera a Lei nº 1746/2025 para criação de cargos na estrutura administrativa da Câmara Municipal de Novo Horizonte do Oeste/RO”.</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/804/legislativo_01-2026.pdf</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/805/legislativo_02-2026.pdf</t>
-[...2 lines deleted...]
-    <t>“Dispõe sobre a criação do cargo efetivo de Agente de Contratação no âmbito da Câmara Municipal de Novo Horizonte do Oeste/RO”.</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/805/legislativo_02-2026.pdf</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/806/legislativo_03-2026.pdf</t>
-[...2 lines deleted...]
-    <t>“Dispõe sobre o reajuste do vencimento básico dos cargos efetivos da Câmara Municipal de Novo Horizonte do Oeste/RO, e dá outras providências”.</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/806/legislativo_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/890/cmnho-04-pll-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Mês de Conscientização sobre o Transtorno do Espectro Autista (Abril Azul) e inclui o Dia Municipal de Conscientização do Autismo no Calendário Oficial de Eventos do Município.</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/889/cmnho-05-pll-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre vedação à execução de músicas com classificação indicativa inadequada para público infanto-juvenil em instituições de ensino e eventos escolares no Município de Novo Horizonte do Oeste/RO.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>PCPJR</t>
   </si>
   <si>
     <t>Parecer da Com. Perm. de Justiça e Redação</t>
   </si>
   <si>
     <t>Com. Perm. de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/801/parecer_-_cjr-_01-2026.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/801/parecer_-_cjr-_01-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 02/2026.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/807/02-2026.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/807/02-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/808/03-2026.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/808/03-2026.pdf</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/809/04-2026.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/809/04-2026.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/810/05-2026.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/810/05-2026.pdf</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/824/cjr_-_6.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/824/cjr_-_6.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 05/2026.</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/835/07-cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 07/2026</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/836/08-cjr.pdf</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/837/09-cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 09/2026</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/852/cjr-10.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 03/2026.</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/853/cjr-11.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 11/2026.</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/870/parecer_12-cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 08/2026.</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/871/parecer_13-cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 12/2026.</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/884/parecer_15_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 15/2026.</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/885/perecer_16_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 16/2026.</t>
+  </si>
+  <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/892/pdf__cjr_antpl-01.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Anteprojeto de Lei nº 01/2026.</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/894/parecer_cjr_17_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 17/2026.</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/895/parecer_cjr_04.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei Legislativo nº 04/2026.</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/896/parecer_cjr_05.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação Projeto de Lei Legislativo nº 05/2026.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/901/parecer_-_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei 18/2026.</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>APL</t>
+  </si>
+  <si>
+    <t>Anteprojeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/874/anteprojeto_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade de apresentação de teste toxicológico com resultado negativo para a nomeação em cargos públicos comissionados e estatutários na Prefeitura Municipal e Câmara Municipal de Novo Horizonte do Oeste-RO e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/887/cmnho-02-apl-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Cartão de Identificação para Pessoa com Transtorno do Espectro Autista, residente no Município de Novo Horizonte do Oeste - RO.</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/888/cmnho-03-apl-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o direito à vacinação domiciliar às pessoas com Transtorno do Espectro Autista (TEA) no âmbito do Município de Novo Horizonte do Oeste - RO.</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>PJ</t>
+  </si>
+  <si>
+    <t>Parecer da Assessoria Juridica</t>
+  </si>
+  <si>
+    <t>Leidiane Cristina da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/900/parecer_juridico_-_pl_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Jurídico no Projeto de Lei nº 18/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -855,68 +1482,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/793/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/798/03-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/803/pl_04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/830/06-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/831/07-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/792/1784.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/811/1785.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/825/1786.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/826/1787.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/827/1788.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/828/1789.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/829/1790.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/797/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/800/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_de_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/802/01-cfo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/812/cfo-97.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/813/cfo-98.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/814/cfo-99.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/815/cfo-100.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/816/cfo-01-26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/817/cfo-02-25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/818/cfo-03-26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/819/cfo-02-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/834/10-cfo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/804/legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/805/legislativo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/806/legislativo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/801/parecer_-_cjr-_01-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/807/02-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/808/03-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/809/04-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/810/05-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/824/cjr_-_6.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/793/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/803/pl_04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/831/07-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/860/08-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/875/13-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/876/14-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/877/15-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/879/16-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/891/17-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/792/1784.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/811/1785.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/825/1786.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/826/1787.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/827/1788.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/828/1789.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/829/1790.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/854/1791.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/855/1792.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/856/1793.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/857/1794.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/863/1795.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/864/1796.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/865/1797.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/866/1798.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/867/1799.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/880/1800.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/881/1801.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/897/1802.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/797/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/800/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_de_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/838/11.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/839/12.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/840/13.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/841/14.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/842/15.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/843/16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/844/17.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/849/18.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/845/19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/850/20.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/862/21-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/872/ind._22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/873/ind._23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/878/ind._24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/882/25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/802/01-cfo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/812/cfo-97.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/813/cfo-98.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/814/cfo-99.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/815/cfo-100.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/816/cfo-01-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/817/cfo-02-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/818/cfo-03-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/819/cfo-02-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/834/10-cfo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/846/cfo-11.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/847/cfo-12.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/848/cfo-13.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/858/cfo-14.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/859/cfo-15.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/868/parecer_16-cfo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/869/parecer_17-cfo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/886/parecer_20cfo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/893/pdf_cfo_antpl-01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/899/parecer_cfo_no17_ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/804/legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/805/legislativo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/806/legislativo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/890/cmnho-04-pll-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/889/cmnho-05-pll-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/801/parecer_-_cjr-_01-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/807/02-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/808/03-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/809/04-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/810/05-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/824/cjr_-_6.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/835/07-cjr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/836/08-cjr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/837/09-cjr.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/852/cjr-10.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/853/cjr-11.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/870/parecer_12-cjr.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/871/parecer_13-cjr.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/884/parecer_15_cjr.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/885/perecer_16_cjr.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/892/pdf__cjr_antpl-01.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/894/parecer_cjr_17_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/895/parecer_cjr_04.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/896/parecer_cjr_05.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/901/parecer_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/874/anteprojeto_01-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/887/cmnho-02-apl-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/888/cmnho-03-apl-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/900/parecer_juridico_-_pl_18-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1043,1018 +1670,2662 @@
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>57</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>65</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="F15" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E17" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F19" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E20" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F20" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F21" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E22" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E23" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F23" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H23" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="E24" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" t="s">
+        <v>57</v>
+      </c>
+      <c r="E25" t="s">
+        <v>58</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B25" t="s">
-[...14 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>112</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="E26" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="D27" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="F27" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="F28" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="E29" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="F29" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>29</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="E30" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="F30" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="E31" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="F31" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" t="s">
         <v>130</v>
       </c>
-      <c r="B32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="F32" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="E33" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="F33" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E34" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F34" t="s">
-        <v>139</v>
+        <v>52</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>146</v>
       </c>
       <c r="D35" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E35" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F35" t="s">
-        <v>139</v>
+        <v>52</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D36" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E36" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="F36" t="s">
-        <v>139</v>
+        <v>52</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D37" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="E37" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="F37" t="s">
-        <v>151</v>
+        <v>52</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="E38" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="F38" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="F39" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="H39" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="F40" t="s">
-        <v>151</v>
+        <v>52</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="H40" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>80</v>
+        <v>170</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="E41" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="F41" t="s">
-        <v>151</v>
+        <v>52</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="H41" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" t="s">
+        <v>130</v>
+      </c>
+      <c r="E42" t="s">
+        <v>131</v>
+      </c>
+      <c r="F42" t="s">
+        <v>52</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H42" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" t="s">
+        <v>130</v>
+      </c>
+      <c r="E43" t="s">
+        <v>131</v>
+      </c>
+      <c r="F43" t="s">
+        <v>52</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H43" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" t="s">
+        <v>130</v>
+      </c>
+      <c r="E44" t="s">
+        <v>131</v>
+      </c>
+      <c r="F44" t="s">
+        <v>52</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H44" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>182</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45" t="s">
+        <v>130</v>
+      </c>
+      <c r="E45" t="s">
+        <v>131</v>
+      </c>
+      <c r="F45" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H45" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" t="s">
+        <v>130</v>
+      </c>
+      <c r="E46" t="s">
+        <v>131</v>
+      </c>
+      <c r="F46" t="s">
+        <v>183</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H46" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>189</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" t="s">
+        <v>130</v>
+      </c>
+      <c r="E47" t="s">
+        <v>131</v>
+      </c>
+      <c r="F47" t="s">
+        <v>183</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>193</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>194</v>
+      </c>
+      <c r="D48" t="s">
+        <v>130</v>
+      </c>
+      <c r="E48" t="s">
+        <v>131</v>
+      </c>
+      <c r="F48" t="s">
+        <v>183</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H48" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>197</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>198</v>
+      </c>
+      <c r="D49" t="s">
+        <v>130</v>
+      </c>
+      <c r="E49" t="s">
+        <v>131</v>
+      </c>
+      <c r="F49" t="s">
+        <v>183</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H49" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>202</v>
+      </c>
+      <c r="D50" t="s">
+        <v>130</v>
+      </c>
+      <c r="E50" t="s">
+        <v>131</v>
+      </c>
+      <c r="F50" t="s">
+        <v>157</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H50" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>205</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D51" t="s">
+        <v>130</v>
+      </c>
+      <c r="E51" t="s">
+        <v>131</v>
+      </c>
+      <c r="F51" t="s">
+        <v>52</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H51" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>209</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>210</v>
+      </c>
+      <c r="D52" t="s">
+        <v>130</v>
+      </c>
+      <c r="E52" t="s">
+        <v>131</v>
+      </c>
+      <c r="F52" t="s">
+        <v>52</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H52" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>213</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>214</v>
+      </c>
+      <c r="D53" t="s">
+        <v>130</v>
+      </c>
+      <c r="E53" t="s">
+        <v>131</v>
+      </c>
+      <c r="F53" t="s">
+        <v>52</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H53" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>217</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>218</v>
+      </c>
+      <c r="D54" t="s">
+        <v>130</v>
+      </c>
+      <c r="E54" t="s">
+        <v>131</v>
+      </c>
+      <c r="F54" t="s">
+        <v>52</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H54" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>221</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>49</v>
+      </c>
+      <c r="D55" t="s">
+        <v>222</v>
+      </c>
+      <c r="E55" t="s">
+        <v>223</v>
+      </c>
+      <c r="F55" t="s">
+        <v>224</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H55" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>227</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" t="s">
+        <v>222</v>
+      </c>
+      <c r="E56" t="s">
+        <v>223</v>
+      </c>
+      <c r="F56" t="s">
+        <v>224</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H56" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>230</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>135</v>
+      </c>
+      <c r="D57" t="s">
+        <v>222</v>
+      </c>
+      <c r="E57" t="s">
+        <v>223</v>
+      </c>
+      <c r="F57" t="s">
+        <v>224</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H57" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>233</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>222</v>
+      </c>
+      <c r="E58" t="s">
+        <v>223</v>
+      </c>
+      <c r="F58" t="s">
+        <v>224</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H58" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>236</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>142</v>
+      </c>
+      <c r="D59" t="s">
+        <v>222</v>
+      </c>
+      <c r="E59" t="s">
+        <v>223</v>
+      </c>
+      <c r="F59" t="s">
+        <v>224</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H59" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>239</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>146</v>
+      </c>
+      <c r="D60" t="s">
+        <v>222</v>
+      </c>
+      <c r="E60" t="s">
+        <v>223</v>
+      </c>
+      <c r="F60" t="s">
+        <v>224</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H60" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>222</v>
+      </c>
+      <c r="E61" t="s">
+        <v>223</v>
+      </c>
+      <c r="F61" t="s">
+        <v>224</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H61" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>245</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>25</v>
       </c>
-      <c r="D42" t="s">
-[...12 lines deleted...]
-        <v>165</v>
+      <c r="D62" t="s">
+        <v>222</v>
+      </c>
+      <c r="E62" t="s">
+        <v>223</v>
+      </c>
+      <c r="F62" t="s">
+        <v>224</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H62" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>248</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>156</v>
+      </c>
+      <c r="D63" t="s">
+        <v>222</v>
+      </c>
+      <c r="E63" t="s">
+        <v>223</v>
+      </c>
+      <c r="F63" t="s">
+        <v>224</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H63" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>251</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>161</v>
+      </c>
+      <c r="D64" t="s">
+        <v>222</v>
+      </c>
+      <c r="E64" t="s">
+        <v>223</v>
+      </c>
+      <c r="F64" t="s">
+        <v>224</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H64" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>254</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>166</v>
+      </c>
+      <c r="D65" t="s">
+        <v>222</v>
+      </c>
+      <c r="E65" t="s">
+        <v>223</v>
+      </c>
+      <c r="F65" t="s">
+        <v>224</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H65" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>257</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>170</v>
+      </c>
+      <c r="D66" t="s">
+        <v>222</v>
+      </c>
+      <c r="E66" t="s">
+        <v>223</v>
+      </c>
+      <c r="F66" t="s">
+        <v>224</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H66" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>260</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>29</v>
+      </c>
+      <c r="D67" t="s">
+        <v>222</v>
+      </c>
+      <c r="E67" t="s">
+        <v>223</v>
+      </c>
+      <c r="F67" t="s">
+        <v>224</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H67" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>263</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68" t="s">
+        <v>222</v>
+      </c>
+      <c r="E68" t="s">
+        <v>223</v>
+      </c>
+      <c r="F68" t="s">
+        <v>224</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H68" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>266</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69" t="s">
+        <v>222</v>
+      </c>
+      <c r="E69" t="s">
+        <v>223</v>
+      </c>
+      <c r="F69" t="s">
+        <v>224</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H69" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>269</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70" t="s">
+        <v>222</v>
+      </c>
+      <c r="E70" t="s">
+        <v>223</v>
+      </c>
+      <c r="F70" t="s">
+        <v>224</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H70" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>45</v>
+      </c>
+      <c r="D71" t="s">
+        <v>222</v>
+      </c>
+      <c r="E71" t="s">
+        <v>223</v>
+      </c>
+      <c r="F71" t="s">
+        <v>224</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H71" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>275</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>198</v>
+      </c>
+      <c r="D72" t="s">
+        <v>222</v>
+      </c>
+      <c r="E72" t="s">
+        <v>223</v>
+      </c>
+      <c r="F72" t="s">
+        <v>224</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H72" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>278</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>202</v>
+      </c>
+      <c r="D73" t="s">
+        <v>222</v>
+      </c>
+      <c r="E73" t="s">
+        <v>223</v>
+      </c>
+      <c r="F73" t="s">
+        <v>224</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H73" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>281</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>206</v>
+      </c>
+      <c r="D74" t="s">
+        <v>222</v>
+      </c>
+      <c r="E74" t="s">
+        <v>223</v>
+      </c>
+      <c r="F74" t="s">
+        <v>224</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H74" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>284</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>49</v>
+      </c>
+      <c r="D75" t="s">
+        <v>285</v>
+      </c>
+      <c r="E75" t="s">
+        <v>286</v>
+      </c>
+      <c r="F75" t="s">
+        <v>287</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H75" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>289</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>285</v>
+      </c>
+      <c r="E76" t="s">
+        <v>286</v>
+      </c>
+      <c r="F76" t="s">
+        <v>287</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H76" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>291</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>135</v>
+      </c>
+      <c r="D77" t="s">
+        <v>285</v>
+      </c>
+      <c r="E77" t="s">
+        <v>286</v>
+      </c>
+      <c r="F77" t="s">
+        <v>287</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H77" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>293</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
+        <v>285</v>
+      </c>
+      <c r="E78" t="s">
+        <v>286</v>
+      </c>
+      <c r="F78" t="s">
+        <v>157</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>296</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>142</v>
+      </c>
+      <c r="D79" t="s">
+        <v>285</v>
+      </c>
+      <c r="E79" t="s">
+        <v>286</v>
+      </c>
+      <c r="F79" t="s">
+        <v>183</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H79" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>299</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>49</v>
+      </c>
+      <c r="D80" t="s">
+        <v>300</v>
+      </c>
+      <c r="E80" t="s">
+        <v>301</v>
+      </c>
+      <c r="F80" t="s">
+        <v>302</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H80" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>305</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>300</v>
+      </c>
+      <c r="E81" t="s">
+        <v>301</v>
+      </c>
+      <c r="F81" t="s">
+        <v>302</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H81" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>308</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>135</v>
+      </c>
+      <c r="D82" t="s">
+        <v>300</v>
+      </c>
+      <c r="E82" t="s">
+        <v>301</v>
+      </c>
+      <c r="F82" t="s">
+        <v>302</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H82" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>310</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" t="s">
+        <v>300</v>
+      </c>
+      <c r="E83" t="s">
+        <v>301</v>
+      </c>
+      <c r="F83" t="s">
+        <v>302</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H83" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>312</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>142</v>
+      </c>
+      <c r="D84" t="s">
+        <v>300</v>
+      </c>
+      <c r="E84" t="s">
+        <v>301</v>
+      </c>
+      <c r="F84" t="s">
+        <v>302</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H84" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>314</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>146</v>
+      </c>
+      <c r="D85" t="s">
+        <v>300</v>
+      </c>
+      <c r="E85" t="s">
+        <v>301</v>
+      </c>
+      <c r="F85" t="s">
+        <v>302</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H85" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>317</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>21</v>
+      </c>
+      <c r="D86" t="s">
+        <v>300</v>
+      </c>
+      <c r="E86" t="s">
+        <v>301</v>
+      </c>
+      <c r="F86" t="s">
+        <v>302</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H86" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>320</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>25</v>
+      </c>
+      <c r="D87" t="s">
+        <v>300</v>
+      </c>
+      <c r="E87" t="s">
+        <v>301</v>
+      </c>
+      <c r="F87" t="s">
+        <v>302</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H87" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>322</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>156</v>
+      </c>
+      <c r="D88" t="s">
+        <v>300</v>
+      </c>
+      <c r="E88" t="s">
+        <v>301</v>
+      </c>
+      <c r="F88" t="s">
+        <v>302</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H88" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>325</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>161</v>
+      </c>
+      <c r="D89" t="s">
+        <v>300</v>
+      </c>
+      <c r="E89" t="s">
+        <v>301</v>
+      </c>
+      <c r="F89" t="s">
+        <v>302</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H89" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>328</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>166</v>
+      </c>
+      <c r="D90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E90" t="s">
+        <v>301</v>
+      </c>
+      <c r="F90" t="s">
+        <v>302</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H90" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>331</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>170</v>
+      </c>
+      <c r="D91" t="s">
+        <v>300</v>
+      </c>
+      <c r="E91" t="s">
+        <v>301</v>
+      </c>
+      <c r="F91" t="s">
+        <v>302</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H91" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>334</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>29</v>
+      </c>
+      <c r="D92" t="s">
+        <v>300</v>
+      </c>
+      <c r="E92" t="s">
+        <v>301</v>
+      </c>
+      <c r="F92" t="s">
+        <v>302</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H92" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>337</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93" t="s">
+        <v>300</v>
+      </c>
+      <c r="E93" t="s">
+        <v>301</v>
+      </c>
+      <c r="F93" t="s">
+        <v>302</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H93" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>340</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94" t="s">
+        <v>300</v>
+      </c>
+      <c r="E94" t="s">
+        <v>301</v>
+      </c>
+      <c r="F94" t="s">
+        <v>302</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H94" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>343</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>45</v>
+      </c>
+      <c r="D95" t="s">
+        <v>300</v>
+      </c>
+      <c r="E95" t="s">
+        <v>301</v>
+      </c>
+      <c r="F95" t="s">
+        <v>302</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H95" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>346</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>190</v>
+      </c>
+      <c r="D96" t="s">
+        <v>300</v>
+      </c>
+      <c r="E96" t="s">
+        <v>301</v>
+      </c>
+      <c r="F96" t="s">
+        <v>302</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H96" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>349</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>194</v>
+      </c>
+      <c r="D97" t="s">
+        <v>300</v>
+      </c>
+      <c r="E97" t="s">
+        <v>301</v>
+      </c>
+      <c r="F97" t="s">
+        <v>302</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H97" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>352</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>198</v>
+      </c>
+      <c r="D98" t="s">
+        <v>300</v>
+      </c>
+      <c r="E98" t="s">
+        <v>301</v>
+      </c>
+      <c r="F98" t="s">
+        <v>302</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H98" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>355</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>202</v>
+      </c>
+      <c r="D99" t="s">
+        <v>300</v>
+      </c>
+      <c r="E99" t="s">
+        <v>301</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H99" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>358</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>49</v>
+      </c>
+      <c r="D100" t="s">
+        <v>359</v>
+      </c>
+      <c r="E100" t="s">
+        <v>360</v>
+      </c>
+      <c r="F100" t="s">
+        <v>183</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H100" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>363</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" t="s">
+        <v>359</v>
+      </c>
+      <c r="E101" t="s">
+        <v>360</v>
+      </c>
+      <c r="F101" t="s">
+        <v>157</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H101" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>366</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>135</v>
+      </c>
+      <c r="D102" t="s">
+        <v>359</v>
+      </c>
+      <c r="E102" t="s">
+        <v>360</v>
+      </c>
+      <c r="F102" t="s">
+        <v>157</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H102" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>369</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103" t="s">
+        <v>370</v>
+      </c>
+      <c r="E103" t="s">
+        <v>371</v>
+      </c>
+      <c r="F103" t="s">
+        <v>372</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H103" t="s">
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>