--- v1 (2026-04-18)
+++ v2 (2026-06-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="823" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1518" uniqueCount="659">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -105,101 +105,254 @@
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente de recursos de emenda parlamentar individual para incremento temporário ao custeio dos serviços de atenção primária em saúde, proposta nº 36000715572202500, e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/860/08-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo do Município de Novo Horizonte do Oeste a adquirir imóvel a título oneroso para ampliação do Cemitério Municipal”.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/875/13-2026.pdf</t>
   </si>
   <si>
-    <t>Autoriza a abertura de crédito adicional especial por anulação, no âmbito da Secretaria Municipal de Fazenda, para aquisição de área destinada à expansão do Cemitério Municipal, em razão da lotação do espaço atual, e dá outras providências.</t>
+    <t>Autoriza a abertura de crédito adicional especial por anulação, no âmbito da Secretaria Municipal de Fazenda, e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/876/14-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Novo Horizonte do Oeste a celebrar Parceria Voluntária com a Sociedade Beneficente Latino Americano da Amazônia – Santa Casa de Rondônia em regime de mútua cooperação à consecução de finalidades de interesse público, complementação dos serviços do Sistema Único de Saúde (SUS), envolvendo ou não transferência de recursos financeiros, sob a égide da Lei n. 13.019/2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/877/15-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional suplementar por anulação parcial de dotação, destinado ao ressarcimento de despesas de pessoal requisitado (Servidores cedidos ao Estado), e dá outras providências”.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/879/16-2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente de recursos do Fundo Nacional de Saúde – FNS, bloco de manutenção das ações e serviços públicos de saúde, referentes à Atenção Primária em Saúde – APS (proposta nº 63000643493202500) e à Atenção Hospitalar e Ambulatorial – MAC, e dá outras providências”</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/891/17-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente do Convênio nº 5/2026/PGE-SEOSP, destinado à aquisição de playground, conforme solicitação da Secretaria Municipal de Obras, e dá outras providências”.</t>
   </si>
   <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/908/22-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional suplementar e especial por superávit financeiro, proveniente de saldo de rendimento financeiro da conta Custeio FNS e recursos não executados da Secretaria Municipal de Saúde, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/921/23-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Programa de Incentivo à Regularização da Transferência da Propriedade em casos de integralização de capital social com bem imóvel, visando o incremento da receita municipal; e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/964/24-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a contratação de profissionais da área da Educação para atender necessidade temporária e de excepcional interesse público, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/922/25-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de credito adicional especial por superávit financeiro, proveniente de recursos do Leilão 2024, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/923/26-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a abertura de crédito adicional especial por anulação para adequação orçamentária do Instituto de Previdência Social dos Servidores Públicos de Novo Horizonte do Oeste – IPSNH, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/924/27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente de recursos oriundos do Termo de Convênio nº 172/2026/PGE-DERADM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/925/28-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial para devolução de saldo remanescente ao estado de Rondônia, originário do Programa Estadual de Transporte Escolar “IR e VIR”, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/941/29-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera e acrescenta dispositivo à Lei Municipal nº 1.738, de 27 de agosto de 2025, para reconhecer a compensação e quitação da cota de repasse referente ao exercício de 2025, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/942/30-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito suplementar por anulação para remanejamento orçamentário no âmbito do Fundo Municipal de Assistência Social, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/943/31-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a homologação da Avaliação Atuarial de 2026 do IPSNH - Instituto de Previdência dos Servidores Públicos de Novo Horizonte do Oeste/RO, conforme diretrizes emanadas pela Portaria MPS n° 1467/2022 e suas alterações, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/944/32-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de credito adicional especial por superávit financeiro, proveniente de saldo de recurso não executado do Fundo Nacional de Saúde (FNS) para a estruturação de unidades de atenção especializada em saúde, conforme a Portaria GM/MS nº 544/2023, referente à proposta nº 13890217000123011, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/990/33-2026.pdf</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/991/34-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre as diretrizes orçamentárias para o exercício de 2027, e dá outras providências”</t>
+  </si>
+  <si>
     <t>794</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Itamar Antonio Constancio</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a recuperação do travessão que liga a Linha 148 à Linha 144, no Km 16, Lado Norte.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>1784</t>
@@ -399,50 +552,248 @@
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/880/1800.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/881/1801.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por superávit financeiro, oriundo de saldo de recurso e rendimentos sobre recursos Fundo a Fundo Estadual CO-FINANCIAMENTO DA FARMÁCIA BÁSICA/ATENÇÃO PRIMÁRIA EM SAÚDE, e dá outras providências.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/897/1802.pdf</t>
   </si>
   <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/911/1803.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente do Convênio nº 5/2026/PGE-SEOSP, destinado à aquisição de playground, conforme solicitação da Secretaria Municipal de Obras, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>1804</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/912/1804.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por excesso de arrecadação, proveniente de recursos do Fundo Nacional de Saúde – FNS, Bloco Manutenção - Atenção Primária, referentes à Atenção Primária em Saúde – APS (Proposta nº 36000648531202500), e dá outras providencias”.</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/913/1805.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Mês de Conscientização sobre o Transtorno do Espectro Autista (Abril Azul) e inclui o Dia Municipal de Conscientização do Autismo no Calendário Oficial de Eventos do Município.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/914/1806.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre vedação à execução de músicas com classificação indicativa inadequada para público infanto-juvenil em instituições de ensino e eventos escolares no Município de Novo Horizonte do Oeste/RO.</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>1807</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/972/1807.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 26 da Lei Orgânica do município de Novo Horizonte do Oeste, para permitir a reeleição ou recondução sucessiva ao mesmo cargo da Mesa Diretora da Câmara Municipal adequando-o a jurisprudência consolidada do Supremo Tribunal Federal (STF), que, em julgamento da arguição de descumprimento de preceito fundamental (ADPF) 959/BA e ao artigo 9º do Regimento Interno da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/973/1808.pdf</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>1809</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/974/1809.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional suplementar e especial por superávit financeiro, proveniente de saldo de rendimento financeiro da conta Custeio FNS e recursos não executados da Secretaria Municipal de Saúde, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>1810</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/975/1810.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional especial por superávit financeiro, proveniente do convênio nº 89/2026/PGEDERADM, em favor da Secretaria Municipal de Obras e Serviços Públicos, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>1811</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/976/1811.pdf</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/977/1812.pdf</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>1813</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/978/1813.pdf</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>1814</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/979/1814.pdf</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>1815</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/980/1815.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o reajuste do piso salarial dos profissionais do magistério em atenção ao disposto na Lei Federal nº 11.738/2008, no percentual de 5,4%”.</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>1816</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/981/1816.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a contratação temporária de profissionais da área da saúde para atender necessidade temporária de excepcional interesse público, e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>1817</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/982/1817.pdf</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>1818</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/983/1818.pdf</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>1819</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/984/1819.pdf</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/985/1820.pdf</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>1821</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/986/1821.pdf</t>
+  </si>
+  <si>
     <t>795</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a recuperação do travessão que liga a Linha 156 à Linha 160, no km 04, lado Sul.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, a recuperação de toda a Rua Antônio Vicente Neves, com atenção especial à entrada da via na esquina com a Rua Irineu Ferreira da Silva.</t>
@@ -630,95 +981,122 @@
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/850/20.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria Municipal de Obras, que seja feito a recuperação em todos os travessões que faz interligação entre as linhas vicinais e estradas que dão acesso a setores chacareiros.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/862/21-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que determine ao Setor Competente a instalação de 03 (três) luminárias na Travessa A, Bairro Alta Floresta, após a Igreja católica na RO - 010, no Setor Guimarães.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/872/ind._22.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que, por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), sejam realizados os serviços necessários para a manutenção da iluminação no portal de entrada da cidade.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/873/ind._23.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que determine à Secretaria Municipal de Obras que realize serviços de manutenção na iluminação pública da Rua Antonio Vicente Neves, neste Município de Novo Horizonte do Oeste, visando melhorar as condições de visibilidade e segurança no local.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/878/ind._24.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio da Secretaria Municipal de Obras e Serviços Públicos (SEMOSP), sejam realizados serviços de recuperação da Rua José Cesário do Nascimento, localizada no Bairro Vila Nova, neste município de Novo Horizonte do Oeste/RO.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/882/25.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine ao setor competente a realização de estudo de viabilidade visando à contratação de servidores para auxiliar a equipe de limpeza da área urbana do município. Indica, ainda, que, não sendo possível a contratação de novos servidores, seja avaliada a terceirização com a contratação de empresa especializada para a execução dos serviços de limpeza urbana.</t>
   </si>
   <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/903/ind._26.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que por intermédio da Secretaria Municipal de Obras, solicitação de confecção e instalação de tampas para bueiros na sede do município visando a segurança da população do município de Novo Horizonte do Oeste/RO.</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/904/ind._27.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine ao Setor Competente a realização da troca de lâmpadas queimadas, bem como a substituição das lâmpadas comuns por lâmpadas de LED na rede de iluminação pública do município.</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>Sidiney de Souza Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/929/29-1.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, PARA QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, SEJA REALIZADA A RECUPERAÇÃO DO TRAVESSÃO DA LINHA 160/NORTE PARA A LINHA 156/NORTE, NO KM 12.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/930/30.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, PARA QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, SEJA REALIZADA A RECUPERAÇÃO DE UM BUEIRO LOCALIZADO NA LINHA 156, KM 18, LADO NORTE, EM FRENTE À IGREJA CATÓLICA.</t>
+  </si>
+  <si>
     <t>802</t>
   </si>
   <si>
     <t>PCPFO</t>
   </si>
   <si>
     <t>Parecer da Com. Perm. de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Com. Perm. de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/802/01-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 02/2026.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/812/cfo-97.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei 97/2025</t>
@@ -837,122 +1215,293 @@
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/859/cfo-15.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 11/2026</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/868/parecer_16-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 12/2026.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/869/parecer_17-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 08/2026.</t>
   </si>
   <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/928/parecere_plno13_cfo-_emenda.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº13/2026.</t>
+  </si>
+  <si>
     <t>886</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/886/parecer_20cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 16/2026.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/893/pdf_cfo_antpl-01.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Anteprojeto de Lei nº 01/2026.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/899/parecer_cfo_no17_ass.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 17/2026.</t>
   </si>
   <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/905/parecer_plno23-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 18/2026.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/919/parecer_pl_no19-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº19/2026.</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/920/parecer_pl_no22-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº22/2026.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/946/parecer_pl_no_15-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 15/2026.</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/947/parecer_pl_no_25-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº25/2026.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/949/parecer_pl_no_27-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no projeto de Lei nº27/2026.</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/948/parecer_pl_no26-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº26/2026.</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/945/parecer_pl_no14-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 14/2026.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/965/parecer_plno30-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº30/2026.</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/966/parecer_plno32-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no projeto de Lei nº32/2026.</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/967/parecer_plno20-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no projeto de Lei nº20/2026.</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/968/parecer_plno10-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no projeto de Lei nº10/2026.</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/969/parecer_plno23-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no projeto de Lei nº23/2026.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/970/parecer_plno28-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no projeto de Lei nº28/2026.</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/971/parecer_plno29-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no projeto de Lei nº29/2026.</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/988/parecer_pl_no24-cfo_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº24/2026.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/989/parecer_pl_no31-errata.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº31/2026.</t>
+  </si>
+  <si>
     <t>804</t>
   </si>
   <si>
     <t>PLLO</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/804/legislativo_01-2026.pdf</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/805/legislativo_02-2026.pdf</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/806/legislativo_03-2026.pdf</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/890/cmnho-04-pll-2026.pdf</t>
   </si>
   <si>
-    <t>Institui o Mês de Conscientização sobre o Transtorno do Espectro Autista (Abril Azul) e inclui o Dia Municipal de Conscientização do Autismo no Calendário Oficial de Eventos do Município.</t>
-[...1 lines deleted...]
-  <si>
     <t>889</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/889/cmnho-05-pll-2026.pdf</t>
   </si>
   <si>
-    <t>Dispõe sobre vedação à execução de músicas com classificação indicativa inadequada para público infanto-juvenil em instituições de ensino e eventos escolares no Município de Novo Horizonte do Oeste/RO.</t>
-[...1 lines deleted...]
-  <si>
     <t>801</t>
   </si>
   <si>
     <t>PCPJR</t>
   </si>
   <si>
     <t>Parecer da Com. Perm. de Justiça e Redação</t>
   </si>
   <si>
     <t>Com. Perm. de Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/801/parecer_-_cjr-_01-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 02/2026.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/807/02-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação.</t>
@@ -1023,50 +1572,59 @@
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/853/cjr-11.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 11/2026.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/870/parecer_12-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 08/2026.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/871/parecer_13-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 12/2026.</t>
   </si>
   <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/917/parecer_cjr_pl_no13_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº13/2026</t>
+  </si>
+  <si>
     <t>884</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/884/parecer_15_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 15/2026.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/885/perecer_16_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 16/2026.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/892/pdf__cjr_antpl-01.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Anteprojeto de Lei nº 01/2026.</t>
@@ -1086,99 +1644,393 @@
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/895/parecer_cjr_04.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei Legislativo nº 04/2026.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/896/parecer_cjr_05.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação Projeto de Lei Legislativo nº 05/2026.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/901/parecer_-_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei 18/2026.</t>
   </si>
   <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/916/parecer_cjr_pl_no19_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº19/2026.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/918/parecer_cjr_pl_no22_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº22/2026.</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/931/parecer_pl_no25_cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº25/2026.</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/932/parecer_pl_no26-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº26/2026.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/933/parecer_pl_no27-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº27/2026.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/950/parecer_pl_no20-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº20/2026.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/934/parecer_pl_no14-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no projeto de Lei nº14/2026.</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/952/parecer_pl_no32_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº32/2026.</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/953/parecer_pl_no23_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº23/2026.</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/955/parecer_pl_no28-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº28/2026.</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/957/parecer_pl_no30-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no projeto de Lei nº30/2026.</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/959/parecer_pl_no10-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº10/2026.</t>
+  </si>
+  <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/961/parecer_pl_no29-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº29/2026.</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/963/parecer_pl_no31-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº31/2026.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/987/parecer_pl_no24-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº24/2026.</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/992/parecer_pl_no33-cjr_ass.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº33/2026.</t>
+  </si>
+  <si>
     <t>874</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/874/anteprojeto_01-2026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de apresentação de teste toxicológico com resultado negativo para a nomeação em cargos públicos comissionados e estatutários na Prefeitura Municipal e Câmara Municipal de Novo Horizonte do Oeste-RO e dá outras providências”.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/887/cmnho-02-apl-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Cartão de Identificação para Pessoa com Transtorno do Espectro Autista, residente no Município de Novo Horizonte do Oeste - RO.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/888/cmnho-03-apl-2026.pdf</t>
   </si>
   <si>
     <t>Institui o direito à vacinação domiciliar às pessoas com Transtorno do Espectro Autista (TEA) no âmbito do Município de Novo Horizonte do Oeste - RO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>Parecer da Assessoria Juridica</t>
   </si>
   <si>
     <t>Leidiane Cristina da Silva</t>
   </si>
   <si>
     <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/900/parecer_juridico_-_pl_18-2026.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico no Projeto de Lei nº 18/2026.</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/906/parecer_juridico_-_pl_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Jurídico no Projeto de Lei nº 13/2026.</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/909/parecer_juridico_pl_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Jurídico no Projeto de Lei nº 19/2026.</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/910/parecer_juridico_pl_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Jurídico no Projeto de Lei nº 22/2026.</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/915/parecer_juridico_-_pl_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Jurídico no Projeto de Lei nº 20/2026.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/935/23.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Assessoria Jurídica no Projeto de Lei nº 23/2026.</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/936/24.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Assessoria Jurídica no Projeto de Lei nº 25/2026.</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/937/25.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Assessoria Jurídica no Projeto de Lei nº 26/2026.</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/938/26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Assessoria Jurídica no Projeto de Lei nº 27/2026.</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/939/27.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Assessoria Jurídica no Projeto de Lei nº 14/2026.</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/954/parecer_juri_pl_28.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA ASSESSORIA JURÍDICA NO PROJETO DE LEI Nº28/2026.</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/960/parecer_juri_pl_29.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA ASSESSORIA JURÍDICA NO PROJETO DE LEI Nº29/2026.</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/951/parecer_juri_pl_32.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA ASSESSORIA JURÍDICA NO PROJETO DE LEI Nº32/2026.</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/962/parecer_juri_pl_31.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA ASSESSORIA JURÍDICA NO PROJETO DE LEI Nº31/2026.</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/958/parecer_juri_pl_10.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA ASSESSORIA JURIDICA NO PROJETO DE LEI Nº10/2026.</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/956/parecere_juri_pl_30.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA ASSESSORIA JURÍDICA NO PROJETO DE LEI Nº30/2026.</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/926/emenda_supressiva.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva no Parecer nº 18/2026 da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 13/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1482,68 +2334,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/793/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/803/pl_04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/831/07-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/860/08-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/875/13-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/876/14-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/877/15-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/879/16-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/891/17-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/792/1784.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/811/1785.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/825/1786.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/826/1787.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/827/1788.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/828/1789.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/829/1790.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/854/1791.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/855/1792.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/856/1793.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/857/1794.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/863/1795.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/864/1796.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/865/1797.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/866/1798.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/867/1799.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/880/1800.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/881/1801.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/897/1802.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/797/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/800/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_de_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/838/11.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/839/12.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/840/13.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/841/14.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/842/15.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/843/16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/844/17.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/849/18.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/845/19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/850/20.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/862/21-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/872/ind._22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/873/ind._23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/878/ind._24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/882/25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/802/01-cfo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/812/cfo-97.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/813/cfo-98.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/814/cfo-99.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/815/cfo-100.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/816/cfo-01-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/817/cfo-02-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/818/cfo-03-26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/819/cfo-02-25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/834/10-cfo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/846/cfo-11.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/847/cfo-12.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/848/cfo-13.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/858/cfo-14.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/859/cfo-15.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/868/parecer_16-cfo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/869/parecer_17-cfo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/886/parecer_20cfo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/893/pdf_cfo_antpl-01.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/899/parecer_cfo_no17_ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/804/legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/805/legislativo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/806/legislativo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/890/cmnho-04-pll-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/889/cmnho-05-pll-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/801/parecer_-_cjr-_01-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/807/02-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/808/03-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/809/04-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/810/05-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/824/cjr_-_6.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/835/07-cjr.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/836/08-cjr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/837/09-cjr.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/852/cjr-10.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/853/cjr-11.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/870/parecer_12-cjr.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/871/parecer_13-cjr.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/884/parecer_15_cjr.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/885/perecer_16_cjr.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/892/pdf__cjr_antpl-01.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/894/parecer_cjr_17_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/895/parecer_cjr_04.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/896/parecer_cjr_05.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/901/parecer_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/874/anteprojeto_01-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/887/cmnho-02-apl-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/888/cmnho-03-apl-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/900/parecer_juridico_-_pl_18-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/793/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/803/pl_04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/831/07-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/860/08-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/875/13-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/876/14-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/877/15-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/879/16-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/891/17-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/908/22-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/921/23-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/964/24-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/922/25-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/923/26-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/924/27-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/925/28-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/941/29-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/942/30-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/943/31-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/944/32-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/990/33-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/991/34-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/792/1784.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/811/1785.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/825/1786.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/826/1787.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/827/1788.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/828/1789.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/829/1790.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/854/1791.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/855/1792.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/856/1793.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/857/1794.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/863/1795.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/864/1796.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/865/1797.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/866/1798.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/867/1799.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/880/1800.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/881/1801.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/897/1802.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/911/1803.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/912/1804.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/913/1805.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/914/1806.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/972/1807.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/973/1808.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/974/1809.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/975/1810.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/976/1811.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/977/1812.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/978/1813.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/979/1814.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/980/1815.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/981/1816.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/982/1817.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/983/1818.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/984/1819.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/985/1820.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/986/1821.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/797/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/800/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_de_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/838/11.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/839/12.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/840/13.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/841/14.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/842/15.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/843/16.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/844/17.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/849/18.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/845/19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/850/20.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/862/21-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/872/ind._22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/873/ind._23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/878/ind._24.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/882/25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/903/ind._26.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/904/ind._27.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/929/29-1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/930/30.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/802/01-cfo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/812/cfo-97.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/813/cfo-98.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/814/cfo-99.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/815/cfo-100.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/816/cfo-01-26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/817/cfo-02-25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/818/cfo-03-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/819/cfo-02-25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/834/10-cfo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/846/cfo-11.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/847/cfo-12.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/848/cfo-13.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/858/cfo-14.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/859/cfo-15.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/868/parecer_16-cfo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/869/parecer_17-cfo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/928/parecere_plno13_cfo-_emenda.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/886/parecer_20cfo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/893/pdf_cfo_antpl-01.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/899/parecer_cfo_no17_ass.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/905/parecer_plno23-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/919/parecer_pl_no19-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/920/parecer_pl_no22-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/946/parecer_pl_no_15-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/947/parecer_pl_no_25-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/949/parecer_pl_no_27-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/948/parecer_pl_no26-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/945/parecer_pl_no14-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/965/parecer_plno30-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/966/parecer_plno32-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/967/parecer_plno20-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/968/parecer_plno10-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/969/parecer_plno23-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/970/parecer_plno28-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/971/parecer_plno29-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/988/parecer_pl_no24-cfo_ass.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/989/parecer_pl_no31-errata.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/804/legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/805/legislativo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/806/legislativo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/890/cmnho-04-pll-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/889/cmnho-05-pll-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/801/parecer_-_cjr-_01-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/807/02-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/808/03-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/809/04-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/810/05-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/824/cjr_-_6.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/835/07-cjr.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/836/08-cjr.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/837/09-cjr.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/852/cjr-10.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/853/cjr-11.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/870/parecer_12-cjr.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/871/parecer_13-cjr.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/917/parecer_cjr_pl_no13_ass.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/884/parecer_15_cjr.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/885/perecer_16_cjr.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/892/pdf__cjr_antpl-01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/894/parecer_cjr_17_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/895/parecer_cjr_04.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/896/parecer_cjr_05.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/901/parecer_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/916/parecer_cjr_pl_no19_ass.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/918/parecer_cjr_pl_no22_ass.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/931/parecer_pl_no25_cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/932/parecer_pl_no26-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/933/parecer_pl_no27-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/950/parecer_pl_no20-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/934/parecer_pl_no14-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/952/parecer_pl_no32_ass.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/953/parecer_pl_no23_ass.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/955/parecer_pl_no28-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/957/parecer_pl_no30-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/959/parecer_pl_no10-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/961/parecer_pl_no29-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/963/parecer_pl_no31-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/987/parecer_pl_no24-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/992/parecer_pl_no33-cjr_ass.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/874/anteprojeto_01-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/887/cmnho-02-apl-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/888/cmnho-03-apl-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/900/parecer_juridico_-_pl_18-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/906/parecer_juridico_-_pl_13-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/909/parecer_juridico_pl_19-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/910/parecer_juridico_pl_20-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/915/parecer_juridico_-_pl_20-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/935/23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/936/24.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/937/25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/938/26.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/939/27.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/954/parecer_juri_pl_28.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/960/parecer_juri_pl_29.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/951/parecer_juri_pl_32.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/962/parecer_juri_pl_31.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/958/parecer_juri_pl_10.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/956/parecere_juri_pl_30.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/926/emenda_supressiva.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H103"/>
+  <dimension ref="A1:H190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1774,2452 +2626,4711 @@
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
       <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" t="s">
         <v>103</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="G24" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>107</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>108</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H26" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>116</v>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H27" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>120</v>
       </c>
       <c r="D28" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D29" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="E29" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="E30" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>43</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="D31" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E31" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E32" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F32" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="D33" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E33" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F33" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E34" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F34" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E35" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F35" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H35" t="s">
-        <v>148</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E36" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H36" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E37" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F37" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E38" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F38" t="s">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E39" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F39" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H39" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D40" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E40" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F40" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H40" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E41" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F41" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>172</v>
+        <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="D42" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E42" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F42" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>33</v>
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E43" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F43" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>181</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E44" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F44" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>41</v>
+        <v>185</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E45" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F45" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H45" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>45</v>
+        <v>189</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E46" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F46" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E47" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F47" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D48" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E48" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F48" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E49" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F49" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D50" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E50" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F50" t="s">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H50" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E51" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F51" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H51" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E52" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F52" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H52" t="s">
-        <v>212</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D53" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E53" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F53" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H53" t="s">
-        <v>216</v>
+        <v>63</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>217</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>218</v>
       </c>
       <c r="D54" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E54" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="F54" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H54" t="s">
-        <v>220</v>
+        <v>67</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>221</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
+        <v>108</v>
+      </c>
+      <c r="E55" t="s">
+        <v>109</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="E55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>224</v>
       </c>
       <c r="D56" t="s">
-        <v>222</v>
+        <v>108</v>
       </c>
       <c r="E56" t="s">
-        <v>223</v>
+        <v>109</v>
       </c>
       <c r="F56" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="H56" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>228</v>
+      </c>
+      <c r="D57" t="s">
+        <v>108</v>
+      </c>
+      <c r="E57" t="s">
+        <v>109</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H57" t="s">
         <v>230</v>
-      </c>
-[...19 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>231</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>232</v>
+      </c>
+      <c r="D58" t="s">
+        <v>108</v>
+      </c>
+      <c r="E58" t="s">
+        <v>109</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B58" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>235</v>
+        <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>234</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>235</v>
+      </c>
+      <c r="D59" t="s">
+        <v>108</v>
+      </c>
+      <c r="E59" t="s">
+        <v>109</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="B59" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>238</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>238</v>
+      </c>
+      <c r="D60" t="s">
+        <v>108</v>
+      </c>
+      <c r="E60" t="s">
+        <v>109</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="B60" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>241</v>
+        <v>79</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>240</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>241</v>
+      </c>
+      <c r="D61" t="s">
+        <v>108</v>
+      </c>
+      <c r="E61" t="s">
+        <v>109</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="B61" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>244</v>
+        <v>83</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>244</v>
+      </c>
+      <c r="D62" t="s">
+        <v>108</v>
+      </c>
+      <c r="E62" t="s">
+        <v>109</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B62" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>247</v>
+        <v>91</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>246</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>247</v>
+      </c>
+      <c r="E63" t="s">
         <v>248</v>
       </c>
-      <c r="B63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>249</v>
       </c>
       <c r="H63" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>251</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>161</v>
+        <v>252</v>
       </c>
       <c r="D64" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E64" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F64" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H64" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>166</v>
+        <v>17</v>
       </c>
       <c r="D65" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E65" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F65" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H65" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>170</v>
+        <v>259</v>
       </c>
       <c r="D66" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E66" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F66" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H66" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>29</v>
+        <v>263</v>
       </c>
       <c r="D67" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E67" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F67" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="H67" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D68" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E68" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F68" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H68" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D69" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E69" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F69" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="H69" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>41</v>
+        <v>273</v>
       </c>
       <c r="D70" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E70" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F70" t="s">
-        <v>224</v>
+        <v>274</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="H70" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>45</v>
+        <v>278</v>
       </c>
       <c r="D71" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E71" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F71" t="s">
-        <v>224</v>
+        <v>279</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="H71" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>198</v>
+        <v>283</v>
       </c>
       <c r="D72" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E72" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F72" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="H72" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>202</v>
+        <v>287</v>
       </c>
       <c r="D73" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E73" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F73" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="H73" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="D74" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E74" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="F74" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="H74" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D75" t="s">
-        <v>285</v>
+        <v>247</v>
       </c>
       <c r="E75" t="s">
-        <v>286</v>
+        <v>248</v>
       </c>
       <c r="F75" t="s">
-        <v>287</v>
+        <v>103</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="H75" t="s">
-        <v>110</v>
+        <v>295</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D76" t="s">
-        <v>285</v>
+        <v>247</v>
       </c>
       <c r="E76" t="s">
-        <v>286</v>
+        <v>248</v>
       </c>
       <c r="F76" t="s">
-        <v>287</v>
+        <v>103</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="H76" t="s">
-        <v>106</v>
+        <v>298</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>135</v>
+        <v>41</v>
       </c>
       <c r="D77" t="s">
-        <v>285</v>
+        <v>247</v>
       </c>
       <c r="E77" t="s">
-        <v>286</v>
+        <v>248</v>
       </c>
       <c r="F77" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="H77" t="s">
-        <v>102</v>
+        <v>302</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D78" t="s">
-        <v>285</v>
+        <v>247</v>
       </c>
       <c r="E78" t="s">
-        <v>286</v>
+        <v>248</v>
       </c>
       <c r="F78" t="s">
-        <v>157</v>
+        <v>300</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="H78" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>142</v>
+        <v>307</v>
       </c>
       <c r="D79" t="s">
-        <v>285</v>
+        <v>247</v>
       </c>
       <c r="E79" t="s">
-        <v>286</v>
+        <v>248</v>
       </c>
       <c r="F79" t="s">
-        <v>183</v>
+        <v>300</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="H79" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>49</v>
+        <v>311</v>
       </c>
       <c r="D80" t="s">
+        <v>247</v>
+      </c>
+      <c r="E80" t="s">
+        <v>248</v>
+      </c>
+      <c r="F80" t="s">
         <v>300</v>
       </c>
-      <c r="E80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G80" s="1" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="H80" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>315</v>
       </c>
       <c r="D81" t="s">
+        <v>247</v>
+      </c>
+      <c r="E81" t="s">
+        <v>248</v>
+      </c>
+      <c r="F81" t="s">
         <v>300</v>
       </c>
-      <c r="E81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G81" s="1" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="H81" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>135</v>
+        <v>319</v>
       </c>
       <c r="D82" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="E82" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="F82" t="s">
-        <v>302</v>
+        <v>274</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="H82" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D83" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="E83" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="F83" t="s">
-        <v>302</v>
+        <v>103</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="H83" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="D84" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="E84" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="F84" t="s">
-        <v>302</v>
+        <v>103</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="H84" t="s">
-        <v>307</v>
+        <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>146</v>
+        <v>57</v>
       </c>
       <c r="D85" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="E85" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="F85" t="s">
-        <v>302</v>
+        <v>103</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="H85" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="D86" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="E86" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="F86" t="s">
-        <v>302</v>
+        <v>103</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="H86" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D87" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="E87" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="F87" t="s">
-        <v>302</v>
+        <v>103</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="H87" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>322</v>
+        <v>337</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>156</v>
+        <v>69</v>
       </c>
       <c r="D88" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="E88" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="F88" t="s">
-        <v>302</v>
+        <v>103</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>323</v>
+        <v>338</v>
       </c>
       <c r="H88" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>161</v>
+        <v>77</v>
       </c>
       <c r="D89" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="E89" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="F89" t="s">
-        <v>302</v>
+        <v>341</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
       <c r="H89" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>166</v>
+        <v>81</v>
       </c>
       <c r="D90" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="E90" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="F90" t="s">
-        <v>302</v>
+        <v>341</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="H90" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="D91" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="E91" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="F91" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="H91" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D92" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="E92" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="F92" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="H92" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>252</v>
       </c>
       <c r="D93" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="E93" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="F93" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="H93" t="s">
-        <v>339</v>
+        <v>358</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>340</v>
+        <v>359</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D94" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="E94" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="F94" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="H94" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>45</v>
+        <v>259</v>
       </c>
       <c r="D95" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="E95" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="F95" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="H95" t="s">
-        <v>345</v>
+        <v>364</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>346</v>
+        <v>365</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>190</v>
+        <v>263</v>
       </c>
       <c r="D96" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="E96" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="F96" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>347</v>
+        <v>366</v>
       </c>
       <c r="H96" t="s">
-        <v>348</v>
+        <v>367</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>368</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>21</v>
+      </c>
+      <c r="D97" t="s">
+        <v>348</v>
+      </c>
+      <c r="E97" t="s">
         <v>349</v>
       </c>
-      <c r="B97" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F97" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>350</v>
+        <v>369</v>
       </c>
       <c r="H97" t="s">
-        <v>351</v>
+        <v>370</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>198</v>
+        <v>25</v>
       </c>
       <c r="D98" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="E98" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="F98" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>353</v>
+        <v>372</v>
       </c>
       <c r="H98" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>355</v>
+        <v>374</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>202</v>
+        <v>273</v>
       </c>
       <c r="D99" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="E99" t="s">
-        <v>301</v>
+        <v>349</v>
+      </c>
+      <c r="F99" t="s">
+        <v>350</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
       <c r="H99" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>358</v>
+        <v>377</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>49</v>
+        <v>278</v>
       </c>
       <c r="D100" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="E100" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="F100" t="s">
-        <v>183</v>
+        <v>350</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="H100" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>10</v>
+        <v>283</v>
       </c>
       <c r="D101" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="E101" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="F101" t="s">
-        <v>157</v>
+        <v>350</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="H101" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>135</v>
+        <v>287</v>
       </c>
       <c r="D102" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="E102" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="F102" t="s">
-        <v>157</v>
+        <v>350</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
       <c r="H102" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
+        <v>29</v>
+      </c>
+      <c r="D103" t="s">
+        <v>348</v>
+      </c>
+      <c r="E103" t="s">
+        <v>349</v>
+      </c>
+      <c r="F103" t="s">
+        <v>350</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H103" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>389</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>33</v>
+      </c>
+      <c r="D104" t="s">
+        <v>348</v>
+      </c>
+      <c r="E104" t="s">
+        <v>349</v>
+      </c>
+      <c r="F104" t="s">
+        <v>350</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H104" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>392</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>37</v>
       </c>
-      <c r="D103" t="s">
-[...12 lines deleted...]
-        <v>374</v>
+      <c r="D105" t="s">
+        <v>348</v>
+      </c>
+      <c r="E105" t="s">
+        <v>349</v>
+      </c>
+      <c r="F105" t="s">
+        <v>350</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H105" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>395</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106" t="s">
+        <v>348</v>
+      </c>
+      <c r="E106" t="s">
+        <v>349</v>
+      </c>
+      <c r="F106" t="s">
+        <v>350</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H106" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>398</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>45</v>
+      </c>
+      <c r="D107" t="s">
+        <v>348</v>
+      </c>
+      <c r="E107" t="s">
+        <v>349</v>
+      </c>
+      <c r="F107" t="s">
+        <v>350</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H107" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>401</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>307</v>
+      </c>
+      <c r="D108" t="s">
+        <v>348</v>
+      </c>
+      <c r="E108" t="s">
+        <v>349</v>
+      </c>
+      <c r="F108" t="s">
+        <v>350</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H108" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>404</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>315</v>
+      </c>
+      <c r="D109" t="s">
+        <v>348</v>
+      </c>
+      <c r="E109" t="s">
+        <v>349</v>
+      </c>
+      <c r="F109" t="s">
+        <v>350</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H109" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>407</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>319</v>
+      </c>
+      <c r="D110" t="s">
+        <v>348</v>
+      </c>
+      <c r="E110" t="s">
+        <v>349</v>
+      </c>
+      <c r="F110" t="s">
+        <v>350</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H110" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>410</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>49</v>
+      </c>
+      <c r="D111" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" t="s">
+        <v>349</v>
+      </c>
+      <c r="F111" t="s">
+        <v>350</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H111" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>413</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>53</v>
+      </c>
+      <c r="D112" t="s">
+        <v>348</v>
+      </c>
+      <c r="E112" t="s">
+        <v>349</v>
+      </c>
+      <c r="F112" t="s">
+        <v>350</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H112" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>416</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>57</v>
+      </c>
+      <c r="D113" t="s">
+        <v>348</v>
+      </c>
+      <c r="E113" t="s">
+        <v>349</v>
+      </c>
+      <c r="F113" t="s">
+        <v>350</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H113" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>419</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>61</v>
+      </c>
+      <c r="D114" t="s">
+        <v>348</v>
+      </c>
+      <c r="E114" t="s">
+        <v>349</v>
+      </c>
+      <c r="F114" t="s">
+        <v>350</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H114" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>422</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>65</v>
+      </c>
+      <c r="D115" t="s">
+        <v>348</v>
+      </c>
+      <c r="E115" t="s">
+        <v>349</v>
+      </c>
+      <c r="F115" t="s">
+        <v>350</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H115" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>425</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>69</v>
+      </c>
+      <c r="D116" t="s">
+        <v>348</v>
+      </c>
+      <c r="E116" t="s">
+        <v>349</v>
+      </c>
+      <c r="F116" t="s">
+        <v>350</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H116" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>428</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>73</v>
+      </c>
+      <c r="D117" t="s">
+        <v>348</v>
+      </c>
+      <c r="E117" t="s">
+        <v>349</v>
+      </c>
+      <c r="F117" t="s">
+        <v>350</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H117" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>431</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>77</v>
+      </c>
+      <c r="D118" t="s">
+        <v>348</v>
+      </c>
+      <c r="E118" t="s">
+        <v>349</v>
+      </c>
+      <c r="F118" t="s">
+        <v>350</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H118" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>434</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>81</v>
+      </c>
+      <c r="D119" t="s">
+        <v>348</v>
+      </c>
+      <c r="E119" t="s">
+        <v>349</v>
+      </c>
+      <c r="F119" t="s">
+        <v>350</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H119" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>437</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>85</v>
+      </c>
+      <c r="D120" t="s">
+        <v>348</v>
+      </c>
+      <c r="E120" t="s">
+        <v>349</v>
+      </c>
+      <c r="F120" t="s">
+        <v>350</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H120" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>440</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>89</v>
+      </c>
+      <c r="D121" t="s">
+        <v>348</v>
+      </c>
+      <c r="E121" t="s">
+        <v>349</v>
+      </c>
+      <c r="F121" t="s">
+        <v>350</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H121" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>443</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>93</v>
+      </c>
+      <c r="D122" t="s">
+        <v>348</v>
+      </c>
+      <c r="E122" t="s">
+        <v>349</v>
+      </c>
+      <c r="F122" t="s">
+        <v>350</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H122" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>446</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>96</v>
+      </c>
+      <c r="D123" t="s">
+        <v>348</v>
+      </c>
+      <c r="E123" t="s">
+        <v>349</v>
+      </c>
+      <c r="F123" t="s">
+        <v>350</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H123" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>449</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>450</v>
+      </c>
+      <c r="D124" t="s">
+        <v>348</v>
+      </c>
+      <c r="E124" t="s">
+        <v>349</v>
+      </c>
+      <c r="F124" t="s">
+        <v>350</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H124" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>453</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>454</v>
+      </c>
+      <c r="D125" t="s">
+        <v>348</v>
+      </c>
+      <c r="E125" t="s">
+        <v>349</v>
+      </c>
+      <c r="F125" t="s">
+        <v>350</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H125" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>457</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>458</v>
+      </c>
+      <c r="D126" t="s">
+        <v>348</v>
+      </c>
+      <c r="E126" t="s">
+        <v>349</v>
+      </c>
+      <c r="F126" t="s">
+        <v>350</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H126" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>461</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>462</v>
+      </c>
+      <c r="D127" t="s">
+        <v>348</v>
+      </c>
+      <c r="E127" t="s">
+        <v>349</v>
+      </c>
+      <c r="F127" t="s">
+        <v>350</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H127" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>465</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>466</v>
+      </c>
+      <c r="D128" t="s">
+        <v>348</v>
+      </c>
+      <c r="E128" t="s">
+        <v>349</v>
+      </c>
+      <c r="F128" t="s">
+        <v>350</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H128" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>469</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>100</v>
+      </c>
+      <c r="D129" t="s">
+        <v>470</v>
+      </c>
+      <c r="E129" t="s">
+        <v>471</v>
+      </c>
+      <c r="F129" t="s">
+        <v>472</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H129" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>474</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>470</v>
+      </c>
+      <c r="E130" t="s">
+        <v>471</v>
+      </c>
+      <c r="F130" t="s">
+        <v>472</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H130" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>476</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>252</v>
+      </c>
+      <c r="D131" t="s">
+        <v>470</v>
+      </c>
+      <c r="E131" t="s">
+        <v>471</v>
+      </c>
+      <c r="F131" t="s">
+        <v>472</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H131" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>478</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>17</v>
+      </c>
+      <c r="D132" t="s">
+        <v>470</v>
+      </c>
+      <c r="E132" t="s">
+        <v>471</v>
+      </c>
+      <c r="F132" t="s">
+        <v>274</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H132" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>480</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>259</v>
+      </c>
+      <c r="D133" t="s">
+        <v>470</v>
+      </c>
+      <c r="E133" t="s">
+        <v>471</v>
+      </c>
+      <c r="F133" t="s">
+        <v>300</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H133" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>482</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>100</v>
+      </c>
+      <c r="D134" t="s">
+        <v>483</v>
+      </c>
+      <c r="E134" t="s">
+        <v>484</v>
+      </c>
+      <c r="F134" t="s">
+        <v>485</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H134" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>488</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" t="s">
+        <v>483</v>
+      </c>
+      <c r="E135" t="s">
+        <v>484</v>
+      </c>
+      <c r="F135" t="s">
+        <v>485</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H135" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>491</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>252</v>
+      </c>
+      <c r="D136" t="s">
+        <v>483</v>
+      </c>
+      <c r="E136" t="s">
+        <v>484</v>
+      </c>
+      <c r="F136" t="s">
+        <v>485</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H136" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>493</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" t="s">
+        <v>483</v>
+      </c>
+      <c r="E137" t="s">
+        <v>484</v>
+      </c>
+      <c r="F137" t="s">
+        <v>485</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H137" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>495</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>259</v>
+      </c>
+      <c r="D138" t="s">
+        <v>483</v>
+      </c>
+      <c r="E138" t="s">
+        <v>484</v>
+      </c>
+      <c r="F138" t="s">
+        <v>485</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H138" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>497</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>263</v>
+      </c>
+      <c r="D139" t="s">
+        <v>483</v>
+      </c>
+      <c r="E139" t="s">
+        <v>484</v>
+      </c>
+      <c r="F139" t="s">
+        <v>485</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H139" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>500</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>21</v>
+      </c>
+      <c r="D140" t="s">
+        <v>483</v>
+      </c>
+      <c r="E140" t="s">
+        <v>484</v>
+      </c>
+      <c r="F140" t="s">
+        <v>485</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H140" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>503</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>25</v>
+      </c>
+      <c r="D141" t="s">
+        <v>483</v>
+      </c>
+      <c r="E141" t="s">
+        <v>484</v>
+      </c>
+      <c r="F141" t="s">
+        <v>485</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H141" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>505</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>273</v>
+      </c>
+      <c r="D142" t="s">
+        <v>483</v>
+      </c>
+      <c r="E142" t="s">
+        <v>484</v>
+      </c>
+      <c r="F142" t="s">
+        <v>485</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H142" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>508</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>278</v>
+      </c>
+      <c r="D143" t="s">
+        <v>483</v>
+      </c>
+      <c r="E143" t="s">
+        <v>484</v>
+      </c>
+      <c r="F143" t="s">
+        <v>485</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H143" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>511</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>283</v>
+      </c>
+      <c r="D144" t="s">
+        <v>483</v>
+      </c>
+      <c r="E144" t="s">
+        <v>484</v>
+      </c>
+      <c r="F144" t="s">
+        <v>485</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H144" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>514</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>287</v>
+      </c>
+      <c r="D145" t="s">
+        <v>483</v>
+      </c>
+      <c r="E145" t="s">
+        <v>484</v>
+      </c>
+      <c r="F145" t="s">
+        <v>485</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H145" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>517</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>29</v>
+      </c>
+      <c r="D146" t="s">
+        <v>483</v>
+      </c>
+      <c r="E146" t="s">
+        <v>484</v>
+      </c>
+      <c r="F146" t="s">
+        <v>485</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H146" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>520</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>33</v>
+      </c>
+      <c r="D147" t="s">
+        <v>483</v>
+      </c>
+      <c r="E147" t="s">
+        <v>484</v>
+      </c>
+      <c r="F147" t="s">
+        <v>485</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H147" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>523</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148" t="s">
+        <v>483</v>
+      </c>
+      <c r="E148" t="s">
+        <v>484</v>
+      </c>
+      <c r="F148" t="s">
+        <v>485</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H148" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>526</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149" t="s">
+        <v>483</v>
+      </c>
+      <c r="E149" t="s">
+        <v>484</v>
+      </c>
+      <c r="F149" t="s">
+        <v>485</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H149" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>529</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>45</v>
+      </c>
+      <c r="D150" t="s">
+        <v>483</v>
+      </c>
+      <c r="E150" t="s">
+        <v>484</v>
+      </c>
+      <c r="F150" t="s">
+        <v>485</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H150" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>532</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>307</v>
+      </c>
+      <c r="D151" t="s">
+        <v>483</v>
+      </c>
+      <c r="E151" t="s">
+        <v>484</v>
+      </c>
+      <c r="F151" t="s">
+        <v>485</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H151" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>535</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>311</v>
+      </c>
+      <c r="D152" t="s">
+        <v>483</v>
+      </c>
+      <c r="E152" t="s">
+        <v>484</v>
+      </c>
+      <c r="F152" t="s">
+        <v>485</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H152" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>538</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>315</v>
+      </c>
+      <c r="D153" t="s">
+        <v>483</v>
+      </c>
+      <c r="E153" t="s">
+        <v>484</v>
+      </c>
+      <c r="F153" t="s">
+        <v>485</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H153" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>541</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>319</v>
+      </c>
+      <c r="D154" t="s">
+        <v>483</v>
+      </c>
+      <c r="E154" t="s">
+        <v>484</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H154" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>544</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>49</v>
+      </c>
+      <c r="D155" t="s">
+        <v>483</v>
+      </c>
+      <c r="E155" t="s">
+        <v>484</v>
+      </c>
+      <c r="F155" t="s">
+        <v>485</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H155" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>547</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>53</v>
+      </c>
+      <c r="D156" t="s">
+        <v>483</v>
+      </c>
+      <c r="E156" t="s">
+        <v>484</v>
+      </c>
+      <c r="F156" t="s">
+        <v>485</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H156" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>550</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>57</v>
+      </c>
+      <c r="D157" t="s">
+        <v>483</v>
+      </c>
+      <c r="E157" t="s">
+        <v>484</v>
+      </c>
+      <c r="F157" t="s">
+        <v>485</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H157" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>553</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>61</v>
+      </c>
+      <c r="D158" t="s">
+        <v>483</v>
+      </c>
+      <c r="E158" t="s">
+        <v>484</v>
+      </c>
+      <c r="F158" t="s">
+        <v>485</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H158" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>556</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>65</v>
+      </c>
+      <c r="D159" t="s">
+        <v>483</v>
+      </c>
+      <c r="E159" t="s">
+        <v>484</v>
+      </c>
+      <c r="F159" t="s">
+        <v>485</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H159" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>559</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>69</v>
+      </c>
+      <c r="D160" t="s">
+        <v>483</v>
+      </c>
+      <c r="E160" t="s">
+        <v>484</v>
+      </c>
+      <c r="F160" t="s">
+        <v>485</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H160" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>562</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>73</v>
+      </c>
+      <c r="D161" t="s">
+        <v>483</v>
+      </c>
+      <c r="E161" t="s">
+        <v>484</v>
+      </c>
+      <c r="F161" t="s">
+        <v>485</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H161" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>565</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>77</v>
+      </c>
+      <c r="D162" t="s">
+        <v>483</v>
+      </c>
+      <c r="E162" t="s">
+        <v>484</v>
+      </c>
+      <c r="F162" t="s">
+        <v>485</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H162" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>568</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>81</v>
+      </c>
+      <c r="D163" t="s">
+        <v>483</v>
+      </c>
+      <c r="E163" t="s">
+        <v>484</v>
+      </c>
+      <c r="F163" t="s">
+        <v>485</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H163" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>571</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>85</v>
+      </c>
+      <c r="D164" t="s">
+        <v>483</v>
+      </c>
+      <c r="E164" t="s">
+        <v>484</v>
+      </c>
+      <c r="F164" t="s">
+        <v>485</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H164" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>574</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>89</v>
+      </c>
+      <c r="D165" t="s">
+        <v>483</v>
+      </c>
+      <c r="E165" t="s">
+        <v>484</v>
+      </c>
+      <c r="F165" t="s">
+        <v>485</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H165" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>577</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>93</v>
+      </c>
+      <c r="D166" t="s">
+        <v>483</v>
+      </c>
+      <c r="E166" t="s">
+        <v>484</v>
+      </c>
+      <c r="F166" t="s">
+        <v>485</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H166" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>580</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>96</v>
+      </c>
+      <c r="D167" t="s">
+        <v>483</v>
+      </c>
+      <c r="E167" t="s">
+        <v>484</v>
+      </c>
+      <c r="F167" t="s">
+        <v>485</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H167" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>583</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>450</v>
+      </c>
+      <c r="D168" t="s">
+        <v>483</v>
+      </c>
+      <c r="E168" t="s">
+        <v>484</v>
+      </c>
+      <c r="F168" t="s">
+        <v>485</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H168" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>586</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>454</v>
+      </c>
+      <c r="D169" t="s">
+        <v>483</v>
+      </c>
+      <c r="E169" t="s">
+        <v>484</v>
+      </c>
+      <c r="F169" t="s">
+        <v>485</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H169" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>589</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>458</v>
+      </c>
+      <c r="D170" t="s">
+        <v>483</v>
+      </c>
+      <c r="E170" t="s">
+        <v>484</v>
+      </c>
+      <c r="F170" t="s">
+        <v>485</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H170" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>592</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>100</v>
+      </c>
+      <c r="D171" t="s">
+        <v>593</v>
+      </c>
+      <c r="E171" t="s">
+        <v>594</v>
+      </c>
+      <c r="F171" t="s">
+        <v>300</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H171" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>597</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" t="s">
+        <v>593</v>
+      </c>
+      <c r="E172" t="s">
+        <v>594</v>
+      </c>
+      <c r="F172" t="s">
+        <v>274</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H172" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>600</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>252</v>
+      </c>
+      <c r="D173" t="s">
+        <v>593</v>
+      </c>
+      <c r="E173" t="s">
+        <v>594</v>
+      </c>
+      <c r="F173" t="s">
+        <v>274</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H173" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>603</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D174" t="s">
+        <v>604</v>
+      </c>
+      <c r="E174" t="s">
+        <v>605</v>
+      </c>
+      <c r="F174" t="s">
+        <v>606</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H174" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>609</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>307</v>
+      </c>
+      <c r="D175" t="s">
+        <v>604</v>
+      </c>
+      <c r="E175" t="s">
+        <v>605</v>
+      </c>
+      <c r="F175" t="s">
+        <v>606</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H175" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>612</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>311</v>
+      </c>
+      <c r="D176" t="s">
+        <v>604</v>
+      </c>
+      <c r="E176" t="s">
+        <v>605</v>
+      </c>
+      <c r="F176" t="s">
+        <v>606</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H176" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>615</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>315</v>
+      </c>
+      <c r="D177" t="s">
+        <v>604</v>
+      </c>
+      <c r="E177" t="s">
+        <v>605</v>
+      </c>
+      <c r="F177" t="s">
+        <v>606</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H177" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>618</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>49</v>
+      </c>
+      <c r="D178" t="s">
+        <v>604</v>
+      </c>
+      <c r="E178" t="s">
+        <v>605</v>
+      </c>
+      <c r="F178" t="s">
+        <v>606</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H178" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>621</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>53</v>
+      </c>
+      <c r="D179" t="s">
+        <v>604</v>
+      </c>
+      <c r="E179" t="s">
+        <v>605</v>
+      </c>
+      <c r="F179" t="s">
+        <v>606</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H179" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>624</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>57</v>
+      </c>
+      <c r="D180" t="s">
+        <v>604</v>
+      </c>
+      <c r="E180" t="s">
+        <v>605</v>
+      </c>
+      <c r="F180" t="s">
+        <v>606</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H180" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>627</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>61</v>
+      </c>
+      <c r="D181" t="s">
+        <v>604</v>
+      </c>
+      <c r="E181" t="s">
+        <v>605</v>
+      </c>
+      <c r="F181" t="s">
+        <v>606</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H181" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>630</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>65</v>
+      </c>
+      <c r="D182" t="s">
+        <v>604</v>
+      </c>
+      <c r="E182" t="s">
+        <v>605</v>
+      </c>
+      <c r="F182" t="s">
+        <v>606</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H182" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>633</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>69</v>
+      </c>
+      <c r="D183" t="s">
+        <v>604</v>
+      </c>
+      <c r="E183" t="s">
+        <v>605</v>
+      </c>
+      <c r="F183" t="s">
+        <v>606</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H183" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>636</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>73</v>
+      </c>
+      <c r="D184" t="s">
+        <v>604</v>
+      </c>
+      <c r="E184" t="s">
+        <v>605</v>
+      </c>
+      <c r="F184" t="s">
+        <v>606</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H184" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>639</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>77</v>
+      </c>
+      <c r="D185" t="s">
+        <v>604</v>
+      </c>
+      <c r="E185" t="s">
+        <v>605</v>
+      </c>
+      <c r="F185" t="s">
+        <v>606</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H185" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>642</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>81</v>
+      </c>
+      <c r="D186" t="s">
+        <v>604</v>
+      </c>
+      <c r="E186" t="s">
+        <v>605</v>
+      </c>
+      <c r="F186" t="s">
+        <v>606</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H186" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>645</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>85</v>
+      </c>
+      <c r="D187" t="s">
+        <v>604</v>
+      </c>
+      <c r="E187" t="s">
+        <v>605</v>
+      </c>
+      <c r="F187" t="s">
+        <v>606</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H187" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>648</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>89</v>
+      </c>
+      <c r="D188" t="s">
+        <v>604</v>
+      </c>
+      <c r="E188" t="s">
+        <v>605</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H188" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>651</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>93</v>
+      </c>
+      <c r="D189" t="s">
+        <v>604</v>
+      </c>
+      <c r="E189" t="s">
+        <v>605</v>
+      </c>
+      <c r="F189" t="s">
+        <v>606</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H189" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>654</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>100</v>
+      </c>
+      <c r="D190" t="s">
+        <v>655</v>
+      </c>
+      <c r="E190" t="s">
+        <v>656</v>
+      </c>
+      <c r="F190" t="s">
+        <v>274</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H190" t="s">
+        <v>658</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4282,50 +7393,137 @@
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>