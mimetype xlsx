--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -54,3745 +54,3745 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ronaldo Delazari</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/382/1680-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/382/1680-2025.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “ALTERA E CRIA DISPOSITIVOS NA LEI MUNICIPAL 1423/2022, QUE DISPÕE SOBRE A CONCESSÃO E PRESTAÇÃO DE CONTAS DE DIÁRIAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL PARCELAS 11 E ÚNICA), CONFORME PORTARIA GM/MS Nº 5287 E 5424, PROCESSOS Nº 25000.129067/2024-31 E 25000.144821/2024-63, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/379/06.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/379/06.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDO DE TRANSFERÊNCIAS ESPECIAIS EMENDA INDIVIDUAL RP6, FEDERAL PLANO DE AÇÃO 09032024-072390/2024, PROGRAMA 09032024, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO À AQUISIÇÃO E IMPLANTAÇÃO DE PLAYGROUNDS E ACADEMIA AO AR LIVRE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/380/07.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/380/07.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDO DO TERMO DE CONVÊNIO Nº 418/2024/PGE-SEOSP, RECURSO ESTADUAL PROCESSO SEI Nº 0069.003267/2023-69, INVESTIMENTO, EMENDA PARLAMENTAR_x000D_
 INDIVIDUAL EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO À AQUISIÇÃO DE PLAYGROUND, A SER IMPLANTADO NO DISTRITO DE MIGRANTINÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/384/09-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/384/09-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, ORIUNDO DE SALDO DE CONVÊNIOS COM A FINALIDADE DE DEVOLUÇÃO DOS RESPECTIVOS SALDOS EM VIRTUDE DA FINALIZAÇÃO DOS MESMOS CONFORME DISCIPLINA LEI 4.320/1964 EM CONSONÂNCIA COM O PLANO DE APLICAÇÃO E TERMO DE ADESÃO Nº 25/2024/PGE-SEDUC, PROCESSO Nº 0029.006581/2024-51, ANEXO, TRANSFERÊNCIA DO PROGRAMA TRANSPORTE ESCOLAR IR E VIR 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/386/11-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/386/11-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDOS DO PROGRAMA FNDE - PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR PNAE, CONFORME LEI 11.947, DE 16/06/2021, ANEXO, DESTINADO A DESENVOLVIMENTO DO ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/389/14-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/389/14-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO SUPLEMENTAR POR ANULAÇÃO E CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO, PROVENIENTE DE RECURSO ESTADUAL DO FUNDO A FUNDO PARA: EXECUÇÃO DE SERVIÇOS DE CIRURGIA OFTALMOLÓGICA DE PTERIGIO E CATARATA, EMENDA PARLAMENTAR INDIVIDUAL, RESOLUÇÃO Nº 08/2024/CMS, PROCESSO Nº 0005.001185/2024-13, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no_018-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no_018-2025.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT E ESPECIAL POR EXCESSO DE ARRECADAÇÃO, PROVENIENTE DE REPASSES DO PISO COMPLEMENTAR DE ENFERMAGEM REFERENTE A PARCELA 12 E ÚNICA DE 2024 E 01-02/2025,: RECURSO ORIUNDO DE TRANSFERENCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 5287 E 5424, PROCESSOS Nº. 25000.129067/2024-31 E 25000.144821/2024-63, PARCELA 12/2024 ORDEM Nº 000047 E 01/2025, ORDEM Nº 001535, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/425/31-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/425/31-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ATUALIZAÇÃO DA PLANTA DE VALORES GENÉRICOS DO MUNICÍPIO DE NOVO HORIZONTE DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/432/32-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/432/32-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CRIAÇÃO DE PROGRAMA DE INCENTIVO À REGULARIZAÇÃO FISCAL, PARA A CONCESSÃO DE PARCELAMENTO, REPARCELAMENTO, ANISTIA E ISENÇÃO DE JUROS E MULTAS, POR TEMPO DETERMINANDO, AOS CONTRIBUINTES DO MUNICÍPIO DE NOVO HORIZONTE DO OESTE/RO, PARA QUITAÇÃO DE TRIBUTOS MUNICIPAIS E INSCRITAS OU NÃO EM DÍVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/421/33-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/421/33-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação temporária em caráter emergencial de profissional na área da Assistência Social e dá outras providências.”</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/454/38.2025_-_02.07.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/454/38.2025_-_02.07.pdf</t>
   </si>
   <si>
     <t>“Aprova a nova estrutura administrativa organizacional do Município de Novo Horizonte D’Oeste, especifica as atribuições dos cargos comissionados e dá outras providências”.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/426/39-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/426/39-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PROJETO DE REGULARIZAÇÃO FUNDIÁRIA DE FRAÇÃO DE SETORES NO MUNICÍPIO DE NOVO HORIZONTE DO OESTE-RO E DISTRITO DE MIGRANTINÓPOLIS”.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/427/40-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/427/40-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/434/projeto_de_lei_no_41-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/434/projeto_de_lei_no_41-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR ESPECIAL POR SUPERÁVIT FINANCEIRO (REFERENTE A RENDIMENTOS FINANCEIROS DA CONTA CENTRALIZADORA DO EXERCÍCIO 2024) RECURSO DO FUNDO A FUNDO DA SAÚDE FNS BLOCO DE ESTRUTURAÇÃO ATENÇÃO ESPECIALIZADA NACIONAL, ATENÇÃO HOSPITALAR, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_no_42-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_no_42-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSISTÊNCIA FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 6893, PROCESSOS Nº 25000.062486/2025-67, ORDEM Nº 012418, PARCELA 04/2025, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_43-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_43-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE REPASSE FINANCEIRO DO BLOCO DE CUSTEIO - ATENÇÃO DE MÉDIA E ALTA COMPLEXIDADE AMBULATORIAL E HOSPITALAR, FUNDO A FUNDO DA SAÚDE FNS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/458/44-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/458/44-2025.pdf</t>
   </si>
   <si>
     <t>“REVOGA O ARTIGO 6º DA LEI MUNICIPAL 1423/2022, QUE DISPÕE SOBRE A CONCESSÃO E PRESTAÇÃO DE CONTAS DE DIÁRIAS”.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/440/45-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/440/45-2025.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos ao texto da Lei Orgânica do Município de Novo Horizonte do Oeste - RO”.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/479/46.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/479/46.2025.pdf</t>
   </si>
   <si>
     <t>Altera as regras para concessão de benefícios previdenciários no âmbito do regime próprio de Previdência Social do Município de Novo Horizonte do Oeste/RO e estabelece regras de transição e disposições transitórias.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>“Autoriza a abertura de credito adicional por excesso de arrecadação (estimativa de recurso financeiro), referente à reestimativa de receitas tributárias de impostos (ICMS, FPM E IPVA), taxas e contribuições, em favor da Secretaria Municipal de Saúde, e dá outras providências”</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO ORIUNDO DE TRANSFERÊNCIA DO MINISTÉRIO DA SAÚDE, FUNDO A FUNDO BLOCO INVESTIMENTO (ESTRUTURAÇÃO), PROPOSTA Nº 13890217000121001, PROCESSO Nº 25000.073946/2023-11, PORTARIA 3537 CÓD. DA EMENDA 81000792, EMENDA PARLAMENTAR INDIVIDUAL, DESTINADO A CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE UBS II DE NOVO HORIZONTE, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/485/51.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/485/51.2025.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo na Lei Municipal 1714/2025, que dispõe sobre a criação do Conselho Municipal de Segurança Alimentar e Nutricional e da Câmara Municipal Intersetorial de Segurança Alimentar e Nutricional do município de Novo Horizonte do Oeste, Estado de Rondônia, no âmbito do Sistema Nacional de Segurança Alimentar e Nutricional-SISAN”.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/486/53.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/486/53.2025.pdf</t>
   </si>
   <si>
     <t>’’AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO, RECURSO DO FUNDO NACIONAL DE SAÚDE (FNS), BLOCO DE MANUTENÇÃO DAS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE - APS, ATENÇÃO PRIMÁRIA EM SAÚDE, PARA CUMPRIMENTO DAS METAS NACIONAIS, AÇÃO PISO DA ATENÇÃO PRIMÁRIA EM SAÚDE, PROCESSO Nº 25000.110393/2025-56, PROPOSTA Nº 63000643493202500, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/487/54.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/487/54.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERAVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE RENDIMENTOS DEZ/2024 E JAN. A JUL/2025 DO RECURSO DA TRANSFERÊNCIAS ESPECIAIS EMENDA INDIVIDUAL RP6, FEDERAL PLANO DE AÇÃO 09032024-072390/2024, PROGRAMA 09032024, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO À AQUISIÇÃO E IMPLANTAÇÃO DE PLAYGROUNDS E ACADEMIA AO AR”.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO REFERENTE A REESTIMATIVA DE RECEITAS TRIBUTÁRIAS DE IMPOSTOS (ICMS, FPM E IPVA), TAXAS E CONTRIBUIÇÕES, EXERCÍCIO 2025, GRUPO/FONTE 500, FONTE STN 1.500, EM FAVOR DAS SECRETARIAS MUNICIPAIS DE SAÚDE, EDUCAÇÃO E FAZENDA”.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/489/56.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/489/56.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, DOS REPASSES DO PISO COMPLEMENTAR DE ENFERMAGEM REFERENTE À PARCELA 06 DE 2025: RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 7350, PROCESSOS Nº 25000.110156/2025-95”</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/550/60.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/550/60.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, PROVENIENTE DE RECURSOS DO SUAS FUNDO DA ASSISTÊNCIA SOCIAL FEDERAL E ESTADUAL, RECURSOS DOS PROGRAMAS MAMÃE CHEGUEI, CRIANÇA FELIZ, BENEFÍCIOS EVENTUAIS, PISO FIXO PSE, PISO FIXO PSB, ÍNDICE DE GESTÃO DESCENTRALIZADA IGDPBF, PROGRAMA DE ATENÇÃO À FAMÍLIA PAIF, PROGRAMA DE APOIO À CRIANÇA E AO ADOLESCENTE, PROGRAMA PRIMEIRA INFÂNCIA SUAS, CONSELHO TUTELAR E CONSELHO DE DIREITO E RECURSO PRÓPRIO, INCREMENTO TEMPORÁRIO AO CUSTEIO DOS SERVIÇOS DE ASSISTÊNCIA SOCIAL”.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/551/61.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/551/61.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO E POR EXCESSO DE ARRECADAÇÃO, RECURSO DO FUNDO A FUNDO FNS ESTRUTURAÇÃO, TRATA-SE DE SALDO DE RENDIMENTO FINANCEIRO DOS EXERCÍCIOS DE 2024 E 2025, E TAMBÉM DE SALDO DE ESTRUTURAÇÃO DA ATENÇÃO BÁSICA 2024 NÃO EXECUTADOS”.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/573/64.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/573/64.2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa as Despesas do Município de Novo Horizonte do Oeste - RO, para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/583/65-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/583/65-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá outras providências”.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/643/74.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/643/74.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Conselho Municipal de Educação – CME e do Sistema Municipal de Ensino – SME, e dá outras providências”.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/638/75-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/638/75-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, de recursos oriundos de emenda individual nº 202544060005 - RP6 Programa 09032025/2025 - Plano de Ação nº 09032025- 078884/2025, recurso federal empenho nº 2025NE004249”.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/641/76.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/641/76.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo do Termo de Convênio nº 402/2025/PGE-DERADM FITHA 2025, Processo Sei nº 0009.003807/2025-81, destinado a custear a recuperação de 178,124 km de estradas vicinais para atender os munícipes da zona rural do município, em favor da Secretaria Municipal de Obras”.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/730/pl_87-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/730/pl_87-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a formalizar Parceria Voluntária por meio de Subvenção Social com a APAE - Associação de Pais e Amigos dos Excepcionais de Novo Horizonte do Oeste, e dá outras providências”.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/714/pl_88-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/714/pl_88-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, de saldo remanescente de recursos de Estruturação de Unidades de Atenção Especializada em Saúde R$ 206.242,74 proposta nº 13890217000123022/23, Estruturação de Unidades de Atenção Especializada em Saúde - Portaria GM/MS nº 544/2023 R$ 29.019,00 proposta nº 13890217000123011 e saldo de rendimento financeiros não executados de 2025”.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/715/pl_89-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/715/pl_89-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação. Trata-se da Emenda Parlamentar Individual com a finalidade: incremento temporário ao custeio dos serviços de assistência hospitalar e ambulatorial para cumprimento das metas - nacional, Proposta nº 36000648423202500”.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/716/pl_90-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/716/pl_90-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar por excesso de arrecadação, dos repasses do Piso Complementar de Enfermagem referente as parcelas nº 11/2025 conforme Portaria GM/MS 8.935 de 24/11/2025 no valor de R$ 36.491,32 (trinta e seis mil, quatrocentos e noventa e um reais e trinta e dois centavos), e a parcela nº 13º/2025 conforme Portaria GM/MS 8.964 de 26/11/2025 no valor de R$ 37.282,06 (trinta e sete mil, duzentos e oitenta e dois reais e seis centavos)”.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/717/pl_91-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/717/pl_91-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação. Trata-se de saldo de recurso de rendimentos financeiro em 2025 no valor de R$ 12.208,73 (doze mil duzentos e oito reais e setenta e três centavos), sobre recurso para aquisição de 01 (um) veículo SUV – Portaria nº  4471 de 10 de dezembro de 2021, Resolução nº. 439 SESAU-CIB, Resolução n° 682/2022/SESAU-CIB, Processo nº 0005.004816/2023-67”.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/718/pl_92-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/718/pl_92-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação. Trata-se de saldo de recurso de rendimentos financeiro em 2025, no valor de R$ 9.660,53 (nove mil, seiscentos e sessenta reais e cinquenta e três centavos), sobre recurso para aquisição de 01 ambulância tipo A simples remoção furgoneta para atender as necessidades da Hospital Municipal, executado integralmente por meio do Processo ADM 406/2025, Resolução n. 612 "ad referendum"/2024/SESAU-CIB, Processo nº 0005.006097/2024-08”.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/719/pl_93-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/719/pl_93-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, no qual trata-se de saldo de recurso de rendimentos financeiros em 2025 no valor de R$ 7.354,82 (sete mil, trezentos e cinquenta e quatro reais e oitenta e dois centavos), sobre recurso para aquisição de veículo tipo VAN teto alto, conforme Proposta Estadual nº 07014/2023-12”.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/720/pl_94-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/720/pl_94-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar por excesso de arrecadação. Trata-se da reestimativa de receita/despesa de Promoção da Assistência Farmacêutica e Insumos Estratégicos na Atenção Primária em Saúde/Organização dos Serviços de Assistência Farmacêutica no SUS”.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/721/pl_95-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/721/pl_95-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar por excesso de arrecadação. Trata-se Emenda Parlamentar Individual por indicação de Cristiane Lopes com a finalidade: Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde para Cumprimento das Metas Nacional, proposta nº 36000648159202500 - Transferência FNS Fundo a Fundo”.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/722/pl_96-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/722/pl_96-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação. Trata-se da Emenda Parlamentar Individual por indicação de Maurício de Carvalho com a finalidade: Incremento Temporário ao Custeio dos Serviços de Assistência Hospitalar e Ambulatorial para Cumprimento das Metas - nacional, proposta nº 36000647634202500 - Transferência FNS Fundo a Fundo”</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/763/pl_97-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/763/pl_97-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar termo de cessão de uso de equipamentos com a Associação Agrícola Lacerda e Almeida – ALA, e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/764/pl_98-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/764/pl_98-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar termo de cessão de uso de equipamentos com a Associação dos Trabalhadores Rurais Para Ajuda Mútua – ATRAM, e dá outras providências".</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/765/pl_99-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/765/pl_99-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar termo de doação de equipamento com a Associação Rural de Pais e Professores Chico Mendes, e dá outras providências".</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/766/pl_100-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/766/pl_100-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar termo de cessão de uso de equipamentos com a Associação dos Produtores Rurais Serra Grande – ASPRUSEG, e dá outras providências".</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/723/pl_102-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/723/pl_102-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo do FNDE, para conclusão do convênio (construção de escola 12 salas projeto FNDE), pré-obra: (3142283) valor previsto da obra (R$): 5.029.789,45, obra: (1109565), valor do contrato R$ 6.000.529,79, Contrato nº 37, evolução 78,02%, Processo: nº 23400.003896/2019-90, em favor da Secretaria Municipal de Educação”.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/767/pl_103-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/767/pl_103-2025.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos à Lei Municipal nº 1.083, de 02 de outubro de 2017, que dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza (ISSQN) no âmbito do Município de Novo Horizonte do Oeste-RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/724/pl_104-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/724/pl_104-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo de reestimativa de receita do FUNDEB, em favor da Secretaria Municipal de Educação”</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/725/pl_105-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/725/pl_105-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recursos oriundos de reestimativa de receita pela compensação financeira da exploração mineral, em favor da Secretaria Municipal de Educação, Fazenda e Assistência Social”.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/441/46-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/441/46-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 46/2025_x000D_
 “Altera as regras para concessão de benefícios previdenciários no âmbito do regime próprio de Previdência Social do Município de Novo Horizonte do Oeste/RO e estabelece regras de transição e disposições transitórias.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jaconias Carlos de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_no_8.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_no_8.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO  À ADMINISTRAÇÃO MUNICIPAL, REQUERIMENTO SOLICITANDO O PLANEJAMENTO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO, VISANDO PREENCHER CARGOS PREVISTOS NO ORGANOGRAMA, ATUALMENTE SEM PROFISSIONAIS ATUANDO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>João Vitor Guimarães Lopes</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_no_9.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_no_9.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS QUE SEJA FEITO REPAROS E MANUTENÇÃO NA ESTRADA E NA PONTE DO TRAVESSÃO CONHECIDO COMO “TRAVESSÃO DO ARI GÁS” NO DISTRITO DE MIGRANTINÓPOLIS</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_no_10.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS SEJA RECUPERADO O TRAVESSÃO QUE LIGA A RUA DAS FLORES ATÉ O LATICÍNIO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS QUE SEJA FEITO REPAROS E MANUTENÇÃO DO TRAVESSÃO DA LINHA 160 KM, 4.5 LADO NORTE, QUE DA ACESSO A ESCOLA FAMILHA AGRICOLA CHICO MENDES.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_no_12.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_no_12.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: REQUER QUE SEJA REALIZADA COM A MÁXIMA URGÊNCIA, A CONTRATAÇÃO DE UM PROFISSIONAL FARMACÊUTICO PARA ATENDER EXCLUSIVAMENTE À FARMÁCIA BÁSICA DA UNIDADE BÁSICA DE SAÚDE (UBS) DO DISTRITO DE MIGRANTINÓPOLIS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>Uémerson Rômulo Lopes da Silva</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DA CRIAÇÃO DO "CARTÃO-FEIRA DO SERVIDOR” E DO “CARTÃO-MERCADO DO SERVIDOR”, PARA ATENDER OS SERVIDORES PÚBLICOS MUNICIPAL, DESTINADO EXCLUSIVAMENTE Á UTILIZAÇÃO PARA AS COMPRAS DE ALIMENTOS NA FEIRA LIVRE MUNICIPAL E EM MERCADOS LOCAIS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Reginaldo Pereira de Aquino</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento_-_saero.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento_-_saero.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA DIRETORA QUE SEJA CONCEDIDO MOÇÃO DE APLAUSOS EM HOMENAGEM AOS DEDICADOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO REFERENTE AO DESEMPENHO OBTIDOS NO SAERO EDIÇÃO 2024.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_no_18.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_no_18.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, SEJA REALIZADA, EM CARÁTER DE URGÊNCIA, A MANUTENÇÃO E RECUPERAÇÃO DA PONTE DO TRAVESSÃO DA CAERD QUE LIGA A LINHA 160/NORTE À LINHA 164/NORTE.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento_no_19_-_2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento_no_19_-_2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocada uma reunião para a próxima semana, envolvendo representantes do Poder Legislativo, do Poder Executivo Municipal, do DETRAN e da Polícia Militar, com o objetivo de debater e buscar soluções referentes à sinalização da Avenida Manoel Francisco de Lima Filho, especificamente no trecho compreendido entre a Avenida Irineu Ferreira da Silva e a Avenida José Roberto dos Reis Filho.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Itamar Antonio Constancio</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_20-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_20-2025.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento nº 002/2025, de 21 de fevereiro de 2025, de autoria dos Vereadores Reginaldo Pereira de Aquino, Sidiney de Souza Pereira e Itamar Antonio Constancio que dispõe: Requerem do Executivo Municipal, que através do Setor Competente, seja construído 02 (dois) banheiros já adaptados no pátio do PSF para os usuários que frequentam a Praça Municipal e os feirantes.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_21.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Assunto: Requer da Mesa Diretora, após ouvido o Plenário, a concessão e entrega de Moção de Aplausos ao Sr. Carlindo Klug, em reconhecimento aos relevantes serviços prestados ao município de Novo Horizonte do Oeste, no exercício da função de Presidente do Instituto de Previdência Social - IPSNH, no período entre os anos de 2021 a 2024.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/734/22.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/734/22.pdf</t>
   </si>
   <si>
     <t>requer, após ouvido o Plenário, do Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a instalação imediata de manilhas em frente à propriedade do morador conhecido como “Delega”, situada na Linha 160, km 10/Norte.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no_23.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no_23.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal que, por intermédio das Secretarias competentes, sejam realizados estudos de viabilidade administrativa, financeira e orçamentária visando à equiparação do valor da diária paga aos Amigos Voluntários do Município ao valor atualmente praticado pelo Estado de Rondônia aos Amigos Voluntários.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPERÁVIT FINANCEIRO, PROVENIENTE DE RECURSOS DE TRANSFERÊNCIAS DO GOVERNO FEDERAL, MINISTÉRIO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL MIDR, RP8 - AÇÃO 00SX - APOIO A PROJETOS DE DESENVOLVIMENTO SUSTENTÁVEL LOCAL INTEGRADO, EMENDA PARLAMENTAR INDIVIDUAL, CONFORME DADOS DO PLANO DE AÇÃO E DADOS DA PROPOSTA NO VALOR DE R$ 1.118.197,00 (UM MILHÃO E CENTO E DEZOITO MIL E CENTO E NOVENTA E SETE REAIS), OBJETO AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, E DÁ OUTRAS  ROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/491/1683.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/491/1683.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E ANULAÇÃO, PROVENIENTE DE RECURSOS DE TRANSFERÊNCIAS DO GOVERNO FEDERAL, MINISTÉRIO DA AGRICULTURA E PECUÁRIA - MAPA, AÇÃO 20ZV, FOMENTO AO SETOR AGROPECUÁRIO - RP7 - BANCADA - RONDÔNIA, EMENDA PARLAMENTAR, CONFORME DADOS DO PLANO DE AÇÃO E DADOS DA PROPOSTA NO VALOR DE R$ 380.032,70 (TREZENTOS E OITENTA MIL E TRINTA E DOIS REAIS E SETENTA CENTAVOS), OBJETO AQUISIÇÃO DE MAQUINAS E EQUIPAMENTOS, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/492/1684.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/492/1684.pdf</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/495/1685.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/495/1685.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDO DO TERMO DE CONVÊNIO Nº 418/2024/PGE-SEOSP, RECURSO ESTADUAL PROCESSO SEI Nº 0069.003267/2023-69, INVESTIMENTO, EMENDA PARLAMENTAR INDIVIDUAL EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO À AQUISIÇÃO DE PLAYGROUND, A SER IMPLANTADO NO DISTRITO DE MIGRANTINÓPOLIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/496/1686.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/496/1686.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPERAVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDO DE CONTRATO DE REPASSE Nº 949865/2023/MIDR/CAIXA EMENDA INDIVIDUAL, RECURSO FEDERAL PROCESSO Nº 599892023, INVESTIMENTO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO A CONSTRUÇÃO E MANUTENÇÃO DE ESTRADAS RURAIS NA LINHA 152 SUL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/498/1688.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/498/1688.pdf</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/499/1689.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/499/1689.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDOS DA QUOTA MUNICIPAL DO SALÁRIO EDUCAÇÃO FNDE, PORTARIA Nº 105, DE 08 DE FEVEREIRO DE 2024 ANEXO, DESTINADO A DESENVOLVIMENTO DO ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/500/1690.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/500/1690.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDOS DO FNDE, PROGRAMA NACIONAL DE APOIO AO TRANSPORTE (PNATE), CONFORME RESOLUÇÃO Nº 18, DE 22 DE OUTUBRO DE 2021, ANEXO, DESTINADO AO DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA PÚBLICA, PREVISTO NA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL DE 1988, ART. 208, E NA LEI DE DIRETRIZES E BASES DA EDUCAÇÃO NACIONAL (LEI Nº 9.394, DE 20 DE DEZEMBRO DE 1996, ARTS. 4º, 10, 11 E 70), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/502/1692.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/502/1692.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, PROVENIENTE DE RECURSO ESTADUAL FUNDO A FUNDO, ORIUNDO DE EMENDA PARLAMENTAR INDIVIDUAL, PROPOSTA Nº 07012/2024-03, DESTINADO À AQUISIÇÃO DE MEDICAMENTOS PARA O HOSPITAL MUNICIPAL EXPEDITO GONÇALVES FERREIRA, CNES Nº 4002385, MÉDIA E ALTA COMPLEXIDADE EM SAÚDE, RESOLUÇÃO Nº. 615 "AD REFERENDUM"/2024/SESAUCIB, PROCESSO Nº 0005.006173/2024-77, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/503/1693.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/503/1693.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSOS ORIUNDOS DE TRANSFERÊNCIA DO FNDE PROGRAMA EI NOVAS TURMAS MANUTENÇÃO DA EDUCAÇÃO INFANTIL RESOLUÇÃO Nº 8 DE 10 DE DEZEMBRO DE 2019, DESTINADO A DESENVOLVIMENTO DO ENSINO INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/504/1694.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/504/1694.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E POR ANULAÇÃO, PROVENIENTE DE RECURSO ESTADUAL FUNDO A FUNDO, ORIUNDO DE EMENDA PARLAMENTAR INDIVIDUAL, CONFORME RESOLUÇÃO N. 612 "AD REFERENDUM"/2024/SESAUCIB, PROCESSO Nº 0005.006097/2024-08, PARA AQUISIÇÃO DE 01 AMBULÂNCIA TIPO A SIMPLES REMOÇÃO FURGONETA PARA ATENDER AS NECESSIDADES DO HOSPITAL MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, ORIUNDO DE RECURSOS FUNDO A FUNDO ESTADUAL PROVENIENTE DE EMENDA PARLAMENTAR IMPOSITIVA PARA AQUISIÇÃO DE 01 (UM) VEÍCULO SUV - PORTARIA Nº 4471 DE 10 DE DEZEMBRO DE 2021, RESOLUÇÃO Nº 439 SESAU-CIB, RESOLUÇÃO Nº 682/2022/SESAU-CIB, PROCESSO Nº 0005.004816/2023-67 E PRÓPRIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/506/1696.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/506/1696.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO PROVENIENTE DE RENDIMENTOS E SALDO DE CONVÊNIO ESTADUAL NÃO UTILIZADO, DEVIDO À NECESSIDADE DE ADEQUAÇÃO DO ORÇAMENTO PARA DEVOLUÇÃO DOS SALDOS DO CONVÊNIO Nº 88/2023/PGE/DER-RO (RECUPERAÇÃO DE ESTRADAS VICINAIS), PROCESSO Nº 0009.075591/2022-11, CONVÊNIO Nº 248/2024/PGE/DERADM-RO (RECUPERAÇÃO DE ESTRADAS VICINAIS - FITHA), PROCESSO Nº 0009.003609/2024-36, CONVÊNIO Nº 323/2024/PGE/DERADM-RO (INSTALAÇÃO DE BUEIRO TUBULARES DE CONCRETO 23 PONTOS), PROCESSO Nº 0009.015317/2023-65 E CONVÊNIO Nº 497/2024/PGE/DERADM-RO (INSTALAÇÃO DE BUEIRO TUBULARES DE CONCRETO 50 PONTOS), PROCESSO Nº 0009.006360/2024-11, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/507/1697.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/507/1697.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT E ESPECIAL POR EXCESSO DE ARRECADAÇÃO, PROVENIENTE DE REPASSES DO PISO COMPLEMENTAR DE ENFERMAGEM REFERENTE A PARCELA 12 E ÚNICA DE 2024 E 01-02/2025,: RECURSO ORIUNDO DE TRANSFERENCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 5287 E 5424, PROCESSOS Nº. 25000.129067/2024-31 E 25000.144821/2024-63, PARCELA 12/2024 ORDEM Nº 000047 E 01/2025, ORDEM Nº 001535, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/508/1698.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/508/1698.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ORIUNDO DE RECURSOS FUNDO A FUNDO FEDERAL: ASSISTÊNCIA FINANCEIRA PARA CUSTEIO DOS SERVIÇOS DE ATENÇÃO PRIMÁRIA EM SAÚDE - INCENTIVO FINANCEIRO DA APS - DEMAIS PROGRAMAS, SERVIÇOS E EQUIPES DA ATENÇÃO PRIMÁRIA À SAÚDE, PROCESSO 25000.022123/2025- 99, PARCELA ÚNICA EM 2024, CREDITADA NO MÊS 01 E 02 DE 2025, ORDEM Nº 003352 E 001252, PORTARIA Nº 3493 E 6377, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/509/1699.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/509/1699.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, ORIUNDO DE RECURSOS FUNDO A FUNDO FEDERAL DA: REESTIMATIVA DE RECEITA NO VALOR DE R$ 9.936,00, REESTIMATIVA DAS RECEITAS ORIUNDAS DE TRANSFERÊNCIA FEDERAL AOS ENTES FEDERATIVOS PARA O PAGAMENTO DOS VENCIMENTOS DOS AGENTES DE COMBATE ÀS ENDEMIAS, E POR ANULAÇÃO DE DOTAÇÃO PARA ENQUADRAMENTO EM FONTE DE RECURSO ESPECÍFICA (AGENTE DE COMBATE ÀS ENDEMIAS), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/510/1700.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/510/1700.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, ORIUNDO DE RECURSOS FUNDO A FUNDO FEDERAL: DA REESTIMATIVA DE RECEITA NO VALOR DE R$ 587.072,00, ORIUNDAS DE TRANSFERÊNCIA FEDERAL AOS ENTES FEDERATIVOS PARA O PAGAMENTO DOS VENCIMENTOS DOS AGENTES COMUNITÁRIOS DE SAÚDE, E POR ANULAÇÃO DE DOTAÇÃO PARA ENQUADRAMENTO EM FONTE DE RECURSO ESPECÍFICA (AGENTE COMUNITÁRIO DE SAÚDE), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/511/1701.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/511/1701.pdf</t>
   </si>
   <si>
     <t>REVOGA O § 1º E § 2º DO ART. 1º E O ART. 5º DA LEI MUNICIPAL Nº 1611/2024, QUE FIXA O VALOR DO SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA DE 1º DE JANEIRO DE 2025 A 31 DE DEZEMBRO DE 2028.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/512/1702.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/512/1702.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS MUNICIPAIS Nº 1048/2017 E Nº 1428/2022 E INSTITUI NOVA REGULAMENTAÇÃO PARA A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES E VEREADORES DO PODER LEGISLATIVO MUNICIPAL DE NOVO HORIZONTE DO OESTE/RONDÔNIA.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/513/1703.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/513/1703.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO PROVENIENTE DE RENDIMENTOS E SALDO DE CONVÊNIO ESTADUAL NÃO UTILIZADO, DEVIDO A NECESSIDADE DE ADEQUAÇÃO ORÇAMENTÁRIA PARA DEVOLUÇÃO DOS SALDOS DO CONVÊNIO Nº 048/2023/FITHA/PGE/DER-RO - PROCESSO Nº 0009.011005/2023-82, (RECUPERAÇÃO DE ESTRADAS VICINAIS FITHA 2023) E RECUPERAÇÃO DE ESTRADAS VICINAIS CONVÊNIO Nº 38/2023/PGE-DER, PROCESSO Nº. 0009.074862/2022-11, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/514/1704.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/514/1704.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, ORIUNDO DE RECURSO FUNDO A FUNDO FEDERAL FNS ESTRUTURAÇÃO DA ATENÇÃO ESPECIALIZADA - PROPOSTA N°. 13890217000124013/ 2024, DESTINADO A AQUISIÇÃO DE 01 UNIDADE MÓVEL - AMBULÂNCIA TIPO A - SIMPLES REMOÇÃO, TIPO FURGÃO PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAUDE DE NOVO HORIZONTE DO OESTE – CNES 7534663, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/515/1705.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/515/1705.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, MINISTÉRIO DO DESENVOLVIMENTO E ASSISTÊNCIA SOCIAL, FAMÍLIA E COMBATE À FOME/GABINETE DO MINISTRO, CONFORME PORTARIA MDS Nº 886, DE 18 DE MAIO DE 2023, ESTABELECE DIRETRIZES E PROCEDIMENTOS PARA A EXECUÇÃO DE DESPESAS EXTRAORDINÁRIAS EM AÇÕES E SERVIÇOS DO SUAS, AUTORIZADAS NA LEI ORÇAMENTÁRIA ANUAL DE 2023, E COM BASE NO ART. 8º DA EMENDA CONSTITUCIONAL Nº 126, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/516/1706.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/516/1706.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO, RECURSO ORIUNDO DO LEILÃO 2024, DESTINADO A AQUISIÇÃO DE IMPLEMENTOS E MATERIAL PERMANENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/517/1707.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/517/1707.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO ORIUNDO DE TRANSFERÊNCIAS ESPECIAIS EMENDA PARLAMENTAR INDIVIDUAL: 202439450003 - RP6, FEDERAL PLANO DE AÇÃO 09032024- 072913/2024, PROGRAMA 09032024, INVESTIMENTO, ORDEM DE PAGAMENTO Nº 2024OP002389, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/518/1708.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/518/1708.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, PROVENIENTE DO PLANO DE AÇÕES ARTICULADAS PAR, RECURSOS ORIUNDOS DO PROGRAMA FNDE - PROGRAMA 2629820230001 - SIMEC/PAR4, DESTINADO A AQUISIÇÃO DE ÔNIBUS RURAL ESCOLAR ORE 2 MECÂNICO, PARA O TRANSPORTE DE ALUNOS.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/519/1709.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/519/1709.pdf</t>
   </si>
   <si>
     <t>"Altera o Plano de Amortização para equacionamento do déficit atuarial do IPSNH - Instituto de Previdência dos Servidores Públicos de Novo Horizonte do Oeste/RO, com contribuições suplementares devidas pelo Município, na forma de aportes, conforme diretrizes emanadas pela Portaria MPS nº. 1467/2022 e suas alterações, e dá outras providências".</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/520/1710.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/520/1710.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E POR ANULAÇÃO, ORIUNDO DE RECURSO FUNDO A FUNDO ESTADUAL FNS ESTRUTURAÇÃO DA ATENÇÃO, RESOLUÇÃO Nº 642 "AD REFERENDUM"/2023/SESAU-CIB, CONFORME ESTABELECIDO PELA LEI DE DIRETRIZES 1605/2023, PROC. 0005.006259/2023-19, RECURSOS PROVENIENTES DE EMENDA PARLAMENTAR INDIVIDUAL IMPOSITIVA PARA AQUISIÇÃO DE VEÍCULO TIPO VAN TETO ALTO, CONFORME PROPOSTA ESTADUAL Nº 07014/2023-12, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR ESPECIAL POR SUPERÁVIT FINANCEIRO (REFERENTE A SALDO DO EXERCÍCIO 2024 DE RECURSO DO FUNDO A FUNDO DA SAÚDE FNS BLOCO DE MANUTENÇÃO DAS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE, INCREMENTO TEMPORÁRIO AO CUSTEIO DOS SERVIÇOS DE ATENÇÃO PRIMÁRIA EM SAÚDE PARA CUMPRIMENTO DAS METAS NACIONAL, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO DE RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS ENFERMAGEM PROFISSIONAIS (VARIÁVEL), DA CONFORME PORTARIA GM/MS Nº6807, PROCESSOS Nº. 25000.046911/2025-71 ORDEM Nº009621, PARCELA 03/2025, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/523/1713.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/523/1713.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR ESPECIAL POR SUPERÁVIT FINANCEIRO, (REMUNERAÇÃO DE DEPÓSITOS BANCÁRIO) ORIUNDOS DE TRANSFERÊNCIAS RECURSOS ESPECIAIS EMENDA INDIVIDUAL RP6, FEDERAL PLANO DE AÇÃO 09032023-038230/2023, PROGRAMA 09032023, INVESTIMENTO, ORDEM DE PAGAMENTO Nº 2023OP007431 C/C 14953-5 E PLANO DE AÇÃO Nº 09032022-015526/2022 C/C 14696-X, DESTINADO A ILUMINAÇÃO DO CAMPO DE FUTEBOL NO DISTRITO DE MIGRANTINÓPOLIS, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/524/1714.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/524/1714.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DA CÂMARA MUNICIPAL INTERSETORIAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICÍPIO DE NOVO HORIZONTE DO OESTE, ESTADO DE RONDÔNIA, NO ÂMBITO DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL-SISAN".</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/525/1715.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/525/1715.pdf</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/526/1716.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/526/1716.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/527/1717.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/527/1717.pdf</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/528/1718.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/528/1718.pdf</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/529/1719.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/529/1719.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO (ESTIMATIVA DE RECURSO FINANCEIRO), REFERENTE À REESTIMATIVA DE RECEITAS TRIBUTÁRIAS DE IMPOSTOS (ICMS, FPM E IPVA), TAXAS E CONTRIBUIÇÕES, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/530/1720.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/530/1720.pdf</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/531/1721.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/531/1721.pdf</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/532/1722.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/532/1722.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PROJETO DE REGULARIZAÇÃO FUNDIÁRIA DE FRAÇÃO DE SETORES NO MUNICÍPIO DE NOVO HORIZONTE DO OESTE-RO E DISTRITO DE MIGRANTINÓPOLIS”</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/533/1723.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/533/1723.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO/ REESTIMATIVA DE RECEITA E DESPESA, ORIUNDO DE RECURSO FUNDO A FUNDO NACIONAL FNS CUSTEIO DA ATENÇÃO MÉDIA E ALTA COMPLEXIBILIDADE - MAC, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/534/1724.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/534/1724.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO DE RECEITA, ASSISTÊNCIA FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 7000, PROCESSOS Nº. 25000.087334/2025- 77 ORDEM Nº 016135, PARCELA 05/2025, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/535/1725.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/535/1725.pdf</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/536/1726.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/536/1726.pdf</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/537/1727.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/537/1727.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/538/1728.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/538/1728.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1.463/2022, QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DA CÂMARA MUNICIPAL DE NOVO HORIZONTE DO OESTE/RO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/539/1729.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/539/1729.pdf</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/540/1730.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/540/1730.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/541/1731.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/541/1731.pdf</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/542/1732.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/542/1732.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, DOS REPASSES DO PISO COMPLEMENTAR DE ENFERMAGEM REFERENTE À PARCELA 06 DE 2025: RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 7350, PROCESSOS Nº 25000.110156/2025-95”.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/543/1733.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/543/1733.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR SUPERAVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE RENDIMENTOS DEZ/2024 E JAN. A JUL/2025 DO RECURSO DA TRANSFERÊNCIAS ESPECIAIS EMENDA INDIVIDUAL RP6, FEDERAL PLANO DE AÇÃO 09032024-072390/2024, PROGRAMA 09032024, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO À AQUISIÇÃO E IMPLANTAÇÃO DE PLAYGROUNDS E ACADEMIA AO AR LIVRE”.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/544/1734.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/544/1734.pdf</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/545/1735.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/545/1735.pdf</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/546/1736.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/546/1736.pdf</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/576/1737.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/576/1737.pdf</t>
   </si>
   <si>
     <t>“Altera o Plano de Custeio do Regime Próprio de Previdência Social – RPPS do Município de Novo Horizonte do Oeste/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/577/1738.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/577/1738.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a transferência da receita livre do Imposto de Renda Retido na Fonte dos servidores municipais de todos os poderes ao Instituto de Previdência Social dos Servidores Públicos de Novo Horizonte do Oeste/RO - IPSNH para o equacionamento do déficit atuarial”.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/578/1740.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/578/1740.pdf</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/579/1741.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/579/1741.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO, DOS REPASSES DO PISO COMPLEMENTAR DE ENFERMAGEM REFERENTE A PARCELA 07 DE 2025: RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 7679, PROCESSOS Nº. 25000.127993/2025-53”.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/580/1742.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/580/1742.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A SOCIEDADE BENEFICENTE LATINO AMERICANO DA AMAZÔNIA - SBLAA (SANTA CASA DE RONDÔNIA) NO MUNICÍPIO DE NOVO HORIZONTE DO OESTE, ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/581/1743.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/581/1743.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE RENDIMENTOS DO RECURSO FINANCEIRO DO TERMO DE CONVÊNIO Nº 418/2024/PGE-SEOSP, CONTA CORRENTE 15.061-4 DOS MESES DE JANEIRO A AGOSTO DE 2025, E SALDO DE RENDIMENTOS DO EXERCÍCIO 2024, RECURSO ESTADUAL, PROCESSO SEI Nº 0069.003267/2023-69, INVESTIMENTO, EMENDA PARLAMENTAR INDIVIDUAL EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO À AQUISIÇÃO DE PLAYGROUND, A SER IMPLANTADO NO DISTRITO DE MIGRANTINÓPOLIS, CUJA CONTRAPARTIDA SERÁ POR ANULAÇÃO DA FICHA 069”.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/621/1745.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/621/1745.pdf</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/622/1746.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/622/1746.pdf</t>
   </si>
   <si>
     <t>“Aprova a nova estrutura administrativa organizacional da Câmara Municipal de Novo Horizonte D’Oeste, especifica as atribuições dos cargos comissionados e gratificação de representação e dá outras providências”.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/623/1747.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/623/1747.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de diárias aos vereadores e servidores da Câmara Municipal de Novo Horizonte do Oeste/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/624/1748.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/624/1748.pdf</t>
   </si>
   <si>
     <t>“Autoriza o reajuste do piso salarial dos profissionais do magistério em atenção ao disposto na Lei Federal nº 11.738/2008, no percentual de 6,27%”.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/625/1749.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/625/1749.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO, REESTIMATIVA DE RECEITA TRANSFERÊNCIA AOS ENTES FEDERATIVOS - PISO DE ATENÇÃO PRIMÁRIA EM SAÚDE, NECESSITANDO ASSIM A ADEQUAÇÃO ORÇAMENTÁRIA PARA MELHOR EXECUÇÃO ORÇAMENTÁRIA, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/626/1750.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/626/1750.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO RECURSOS FUNDO A FUNDO FNS, TRATA-SE DE SALDO DE RECURSOS PARA ESTRUTURAÇÃO SALA ODONTOLÓGICA (COVID) E QUALIFICAÇÃO FARMÁCIA PARA CUMPRIMENTO DAS METAS NACIONAL, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/627/1751.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/627/1751.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo de transferência especial do estado de Rondônia, Processo nº 0005.003259/2025-29, proveniente de recurso estadual de emenda parlamentar individual em favor da Secretaria Municipal de Gabinete, destinado a aquisição de veículo administrativo.”</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/628/1752.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/628/1752.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo de reestimativa de receita devido ao ingresso de recursos proveniente do Plano de Aplicação e Termo de Adesão nº 25/2024/PGE-SEDUC, Programa Estadual de Transporte Escolar IR e VIR, em favor da Secretaria Municipal de Educação”.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/629/1753.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/629/1753.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSOS DO FUNDO A FUNDO FNS - CUSTEIO, TRATA-SE DE SALDO DE RECURSO PARA PAGAMENTO DE AGENTE COMUNITÁRIO DE ENDEMIAS - ACE, E SALDO DE INCREMENTO DA ATENÇÃO PRIMÁRIA EM SAÚDE APS, PARA CUMPRIMENTO DAS METAS NACIONAL, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/630/1754.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/630/1754.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 8013, PROCESSOS Nº. 25000.149015/2025-62 ORDEM Nº 042236, PARCELA 08/2025, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/645/1755.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/645/1755.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo de emenda individual nº 202537060004 - RP6 Programa 09032025/2025 - Plano de Ação nº 09032025-078975/2025, Recurso Federal empenho nº 2025NE003389, OP-2025OP003301, investimento, em favor da Secretaria Municipal de Obras, destinado à construção de bueiro BCC nas linhas vicinais do município”.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/646/1756.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/646/1756.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo de emenda individual nº 202537060004 - RP6 Programa 09032025/2025 - Plano de Ação nº 09032025-078974/2025, Recurso Federal empenho nº 2025NE003827, OP- 2025OP003302, investimento, em favor da Secretaria Municipal De Obras, destinado à construção de campo de futebol society com grama sintética”.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/681/1760.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/681/1760.pdf</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/682/1761.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/682/1761.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo da emenda individual nº 202543310005 - RP6 UO 22101 Ação 20ZV Programa 09032025/2025, Plano de Ação nº 09032025-077440/2025, recurso federal empenho nº 2025NME000047450, custeio, em favor da Secretaria Municipal de Agricultura, destinado a contratação de hora/máquina para revitalização de estradas, corredores, distribuição de insumos”.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/683/1762.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/683/1762.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por Superávit Financeiro, trata-se de saldo de recursos não executado, Fundo A Fundo Estadual para aquisição de medicamentos hospitalares e Rendimentos Financeiro de Recurso Recebido em 2023 C/C 14891-1 Ag: 4005-3”.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/684/1763.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/684/1763.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar e especial por excesso de arrecadação, recurso transferência FNS Fundo A Fundo - Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde para cumprimento das Metas Nacional Emenda Parlamentar Individual, Processo 25000.174614/2025-14, Proposta nº 36000705437202500, OB 052135 de 09/10/2025".</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/685/1764.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/685/1764.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar por excesso de arrecadação, recurso de programas específicos da atenção primária em saúde, porem já previstos no PAS Plano Anual De Saúde, implementação da Segurança Alimentar e Nutricional na Saúde e implementação de Políticas para a Rede Alyne, Processos 25000.128930/2025-14 e 25000.120626/2025-29”.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/686/1765.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/686/1765.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar por excesso de arrecadação, recurso de reestimativa de receita das transferências aos entes federativos - Piso de Atenção Primária em Saúde 2025, reestimativa calculada a partir das receitas executadas de jan.2025 a out.2025”.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/711/1766.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/711/1766.pdf</t>
   </si>
   <si>
     <t>Revoga o Plano de Amortização do IPSNH - Instituto de Previdência dos Servidores Públicos de Novo Horizonte do Oeste/RO, conforme diretrizes emanadas pela Portaria MPS nº. 1467/2022 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/712/1767.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/712/1767.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar por excesso de arrecadação, dos repasses do piso complementar de enfermagem referente a Parcela 10 de 2025: recurso oriundo de Transferência Federal, assist. financeira para pagamento do piso salarial dos profissionais da enfermagem (variável), conforme Portaria GM/MS nº 8565, Processos nº. 25000.188479/2025-94”.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/713/1768.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/713/1768.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação (referente a reestimativa de receitas tributárias de impostos (ICMS, FPM e IPVA, IPI, ITR, IRRF), taxas e contribuições, exercício 2025, ref. mês de janeiro de 2025 a agosto de 2025, Grupo/Fonte 500, Fonte STN 1.500, em favor das Secretarias Municipais de Saúde, Educação, Obras e Fazenda”.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/776/1769.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/776/1769.pdf</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/777/1770.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/777/1770.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/778/1771.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/778/1771.pdf</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/779/1772.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/779/1772.pdf</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/781/1773.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/781/1773.pdf</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/782/1774.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/782/1774.pdf</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/783/1775.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/783/1775.pdf</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/784/1776.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/784/1776.pdf</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/785/1777.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/785/1777.pdf</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/786/1778.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/786/1778.pdf</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/787/1779.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/787/1779.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação. Trata-se de saldo de recurso de rendimentos financeiro em 2025 no valor de R$ 12.208,73 (doze mil duzentos e oito reais e setenta e três centavos), sobre recurso para aquisição de 01 (um) veículo SUV – Portaria nº 4471 de 10 de dezembro de 2021, Resolução nº. 439 SESAU-CIB, Resolução n° 682/2022/SESAU-CIB, Processo nº 0005.004816/2023-67”.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/788/1780.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/788/1780.pdf</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/789/1781.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/789/1781.pdf</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/790/1782.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/790/1782.pdf</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/791/1783.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/791/1783.pdf</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/439/resolucao_01-2025_-_governo_digital_1.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/439/resolucao_01-2025_-_governo_digital_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DO GOVERNO DIGITAL NO ÂMBITO DA CÂMARA MUNICIPAL DE NOVO HORIZONTE DO OESTE, ESTADO DE RONDÔNIA, COM BASE NA LEI FEDERAL Nº 14.129, DE 29 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sidiney de Souza Pereira</t>
   </si>
   <si>
     <t>ASSUNTO:  INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECREATARIA MUNICIPAL DE OBRAS SEJA REALIZADA A LIMPEZA DO ESPAÇO EM FRENTE À ESCOLA MUNICIPAL PAULO SCHERRER E QUE NA OPORTUNIDADE SEJAM REALIZADAS TAMBÉM A LIMPEZA NAS LATERAIS DA MESMA, CONFORME ESPECIFICADO ABAIXO._x000D_
 _x000D_
 A presente indicação visa atender à solicitação da comunidade escolar, tendo em vista que a área em frente à escola (utilizada para a atividade física dos alunos) e suas laterais encontra-se com mato alto e sujeira, o que compromete a segurança, a acessibilidade e o bem-estar dos alunos, professores e demais frequentadores do local.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, QUE SEJA FEITA A RECUPERAÇÃO COM URGÊNCIA DA LINHA 156 LADO SUL.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, ATRAVÉS DA VIGILÂNCIA SANITÁRIA MUNICIPAL, QUE SEJA REALIZADA, COM URGÊNCIA, FISCALIZAÇÃO NA FOSSA SÉPTICA DA ESCOLA MUNICIPAL PAULO SCHERRER, LOCALIZADA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_40.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_40.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que, por meio da Secretaria Municipal de Obras, providencie com urgência a poda das árvores localizadas na Rua José Roberto dos Reis Filho, nas proximidades da agência dos Correios e ao lado do CIRETRAN, na sede do Município.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_no_41.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_no_41.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria Municipal de Obras seja realizada a recuperação do bueiro na Linha 144, Km 14, lado Norte, no Município de Novo Horizonte do Oeste/RO.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_no_42.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_no_42.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria Municipal de Obras seja realizada a recuperação do bueiro do Travessão que liga a Linha 144 com a Linha 140, Km 14, lado Norte, no Município de Novo Horizonte do Oeste.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Diogo Farias Padilha</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/422/43.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/422/43.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA REALIZADO EM CARÁTER DE URGÊNCIA, O PATROLAMENTO DA LINHA 148 – LADO NORTE.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/423/44.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/423/44.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, SEJA REALIZADA A RECUPERAÇÃO DA PONTE SOBRE O RIO BOLONES, LOCALIZADA NA LINHA 140/NORTE.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_no_45.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_no_45.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, SEJA REALIZADA A RECUPERAÇÃO DO BUEIRO NA LINHA 144 KM 13 LADO NORTE.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no_46.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no_46.pdf</t>
   </si>
   <si>
     <t>INDICA EXECUTIVO MUNICIPAL QUE POR MEIO DA SECRETARIA COMPETENTE, SEJA REALIZADA A LIMPEZA E ROÇAGEM DO MATO LOCALIZADO NA ENTRADA DA RUA JOAQUIM INÁCIO DIAS, ESPECIALMENTE NO TRECHO DA ESQUINA COM A AV. IRINEU FERREIRA DA SILVA, TENDO EM VISTA QUE O MATO ALTO EXISTENTE NO LOCAL PREJUDICA A VISIBILIDADE DOS CONDUTORES E OFERECE RISCO DE ACIDENTES.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao__47.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao__47.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que determine à Secretaria Municipal de Obras que realize, com urgência, o patrolamento do travessão que dá acesso ao setor chacareiro na RO-010, localizado em frente à propriedade do Senhor Domingo Barato (antiga propriedade do Branco).</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no_48.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no_48.pdf</t>
   </si>
   <si>
     <t>INDICA EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA REALIZADA COM URGÊNCIA O INÍCIO DO SERVIÇO DE UM CAMINHÃO-PIPA PARA A UMIDIFICAÇÃO DAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Natan Carvalho de Melo</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no_49.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no_49.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, SEJA REALIZADA A RECUPERAÇÃO DE UM BUEIRO LOCALIZADO NA LINHA 144, KM 12/NORTE EM FRENTE A PROPRIEDADE DO SENHOR CARLINDO BEZERRA.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, SEJA REALIZADO O PATROLAMENTO DAS RUAS NÃO PAVIMENTADAS DO DISTRITO DE MIGRANTINOPOLIS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS (SEMOSP), A REALIZAÇÃO DE UM MUTIRÃO DE LIMPEZA EM TODOS OS TERENOS BALDIOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_no_52.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_no_52.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE SEJA RALIZADA COM URGENCIA A MANUTENÇÃO DA PONTE NA LINHA 156, KM 23/NORTE.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_no_53.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_no_53.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, SEJAM TOMADAS AS MEDIDAS NECESSÁRIAS PARA INTENSIFICAR O COMBATE AOS MOSQUITOS TRANSMISSORES DA DENGUE, CHIKUNGUNYA, ZIKA VÍRUS, BEM COMO DE OUTROS INSETOS QUE COLOCAM EM RISCO A SAÚDE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, que através da Secretaria Municipal de Obras e Serviços Públicos, sejam tomadas as providências necessárias para a construção de um muro ao redor da área do Cemitério Municipal.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao__56.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao__56.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que determine à Secretaria Municipal de Obras e Serviços Públicos a recuperação do travessão localizado ao lado da Igreja Católica na Linha 25, que dá acesso ao setor chacareiro.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_no_57.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_no_57.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, REALIZE A CONSTRUÇÃO DE 02 (DOIS) REDUTORES DE VELOCIDADE EM FRENTE AO CAMPO DO ESPORTE CLUBE SERINGAL.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/547/modelo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/547/modelo.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA ESTUDADA A POSSIBILIDADE DE REDUÇÃO NOS VALORES DA HORA MÁQUINA DA RETROESCAVADEIRA E DO QUILÔMETRO RODADO DO CAMINHÃO CAÇAMBA, ATUALMENTE PRATICADOS PELA SECRETARIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/548/indicacao_no_59.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/548/indicacao_no_59.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE REDE DE INTERNET WI-FI ABERTA NOS ÓRGÃOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_no_60.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_no_60.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, SEJA REALIZADA UMA CAPACITAÇÃO COM TODA A EQUIPE DA SAÚDE VOLTADA AO ATENDIMENTO HUMANIZADO.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_no_61.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_no_61.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MEDIDAS PARA A AMPLIAÇÃO DO TRAJETO DE ATENDIMENTO AOS ALUNOS DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/591/62.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/591/62.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, SEJAM REALIZADOS COM A MÁXIMA URGÊNCIA, REPAROS NA PONTE LOCALIZADA NO TRAVESSÃO DA LINHA 156, km 14/NORTE, SENTIDO LINHA 160.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/592/63.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/592/63.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE, QUE SEJA REALIZADA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM TODAS AS UNIDADES QUE COMPÕEM A REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/593/64.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/593/64.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, SEJA REALIZADA A MANUTENÇÃO DA ILUMINAÇÃO NOS POSTES DA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/594/65.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/594/65.pdf</t>
   </si>
   <si>
     <t>INDICAR AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, QUE SEJA REALIZADA A MANUTENÇÃO DA ILUMINAÇÃO DO PORTAL LOCALIZADO NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/615/66.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/615/66.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por intermédio da Secretaria Municipal de Obras, para que seja realizada a troca da iluminação pública que se encontra queimada no município de Novo Horizonte do Oeste/RO.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que, por intermédio da Secretaria Municipal de Obras, seja feita a instalação de 02 (dois) quebra-molas em frente ao Campo do Canarinho, localizado na Linha 144, km 01/Norte, distrito de Migrantinópolis, neste município de Novo Horizonte do Oeste/RO.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao_-_transmissao.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao_-_transmissao.pdf</t>
   </si>
   <si>
     <t>INDICA AO LEGISLATIVO MUNICIPAL A NECESSIDADE DE TRANSMISSÃO AO VIVO DAS REUNIÕES DAS COMISSÕES PERMANENTES E TEMPORÁRIAS DA CÂMARA MUNICIPAL DE NOVO HORIZONTE DO OESTE/RO.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_-_linha_164.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_-_linha_164.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS SEJA REALIZADA A MANUTENÇÃO NA ESTRADA DA LINHA 164/NORTE, NO TRECHO COMPREENDIDO ENTRE OS QUILÔMETRO 10 E O QUILÔMETRO 15, PERTENCENTE AO MUNICÍPIO DE NOVO HORIZONTE DO OESTE.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_no_70_-_2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_no_70_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE ATRAVÉ DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS, PARA QUE SEJA CONSTRUIDO UMA LOMBADA POR ELEVAÇÃO COM FAIXA DE PEDESTRE NA RUA ELZA VIEIRA LOPES, EM FRENTE AO PORTÃO PRINCIPAL DA IGREJA CATOLICA, NO CENTRO DE NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/661/71.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/661/71.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria Municipal de Obras, seja realizada a manutenção da ponte localizada no Travessão da Linha 144, Km 02/Sul, mais conhecido como Travessão do Delcino.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/662/72..pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/662/72..pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 48/2025, de 30 de maio de 2025 que dispõe sobre: Indica ao Executivo Municipal que através da Secretaria Competente, seja realizada com urgência o início do serviço de um caminhão-pipa para a umidificação das vias públicas.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/663/73.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/663/73.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 57/2025, de 01 de agosto de 2025 que dispõe sobre: Indica ao Executivo Municipal que através da Secretaria Municipal de Obras, realize a construção de 02 (dois) redutores de velocidade em frente ao campo do Esporte Clube Seringal.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/664/74.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/664/74.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 61/2025, de 14 de agosto de 2025 que dispõe sobre: Indica ao Executivo Municipal medidas para a ampliação do trajeto de atendimento aos alunos do transporte escolar. ”</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/665/75.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/665/75.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 62/2025, de 02 de agosto de 2025 que dispõe sobre: Indica ao Executivo Municipal que por meio da Secretaria Municipal de Obras, sejam realizados com a máxima urgência, reparos na ponte localizada no Travessão da Linha 156, km 14/Norte, sentido Linha 160.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/666/76.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/666/76.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 66/2025, de 18 de setembro de 2025 que dispõe sobre: Indica ao Executivo Municipal que por intermédio da Secretaria Municipal de Obras, para que seja realizada a troca da iluminação pública que se encontra queimada no município de Novo Horizonte do Oeste/RO.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/687/77.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/687/77.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio da Secretaria competente, adote as providências necessárias para a realização dos atendimentos odontológicos na sede do município.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/688/78.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/688/78.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio da Secretaria Municipal de Obras seja realizado os serviços de recuperação do travessão da Linha 160, km 05/Sul, interligando à Linha 156/Sul.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/689/79.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/689/79.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio da Secretaria Municipal de Saúde ou ao Setor Competente, que sejam adotadas as medidas necessárias para agilizar o término da reforma do Hospital Municipal.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/690/80.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/690/80.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio da Secretaria Municipal de Obras seja realizado os serviços de substituição das lâmpadas queimadas na sede do município.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/691/81.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/691/81.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio da Secretaria Municipal de Obras que seja realizado o serviço de recuperação do bueiro localizado na Linha 156, no km 06/Sul.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/692/82.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/692/82.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que por meio da Secretaria Municipal de Obras para que seja realizado os serviços de limpeza nas ruas da sede do município.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/693/83.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/693/83.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal através da Secretaria Municipal de Obras para que seja realizada a instalação de uma tampa na galeria de manilhamento, localizada na Rua Carlos Gomes, entre a Avenida Irineu Ferreira da Silva e a Avenida José Roberto dos Reis Filho, próximo à Igreja Batista Nacional.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/694/84.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/694/84.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria Municipal de Obras, a necessidade de instalação de lâmpadas em dois postes situados nas proximidades da Igreja Evangélica Assembleia de Deus, no sentido ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/695/85.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/695/85.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da Secretaria Municipal competente, que seja realizado o procedimento de dedetização nas instalações do Hospital Municipal e nas Unidades Básicas de Saúde do município.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/696/86.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/696/86.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através do Setor competente, que seja implantado o adicional de insalubridade, no grau máximo de 40% (quarenta por cento), para o cargo de Zelador da Secretaria Municipal de Saúde, conforme determina a legislação vigente.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/699/87.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/699/87.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que seja realizado o serviço de cascalhamento no desvio existente na Linha 156, Km 04/Sul, em razão das obras da construção de uma galeria no local.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/704/88.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/704/88.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por intermédio da Secretaria Municipal de Obras, a instalação de lâmpadas nos postes situados na Rua Gumercindo de Souza, no trecho compreendido entre as Ruas Victor Barreto e a Rua Benedito Lopes de Oliveira.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/705/89.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/705/89.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que sejam realizados os devidos reparos e serviços de manutenção no Travessão que interliga a Linha 148 à Linha 144, no Km 15 – Lado Norte.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/706/90.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/706/90.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria Municipal de Obras que sejam realizados os reparos e a manutenção necessários no Travessão da Linha 144, Km 02/Sul, conhecido como “Travessão do Calango”, bem como no Travessão localizado no Km 2,5 da mesma Linha.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/707/91.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/707/91.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria Municipal de Obras, sejam realizadas obras de recuperação dos pontos críticos do Travessão que liga a Linha 144 à linha 148/Norte, na altura do km 12.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/708/92.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/708/92.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria Municipal de Obras, sejam adotadas as medidas necessárias para a recuperação da ponte localizada no carreador que dá acesso às chácaras no Travessão que liga a Linha 144 à Linha 140, no lado Sul, próximo à propriedade do Sr. Juarez e do Sr. Clovis da Laminadora.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_no_93.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_no_93.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através do Setor Competente, que sejam adotadas as medidas necessárias para a realização de eventos comemorativos alusivos ao Aniversário do Município, no dia 13 de fevereiro, com uma programação abrangendo atividades culturais, esportivas e ações voltadas à população evangélica do Município.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/727/94.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/727/94.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através da Secretaria Municipal de Obras, que sejam realizados os serviços de drenagem e escoamento de águas (saídas d’água) nas laterais da estrada na Linha 156/Sul, considerando que o Executivo Municipal já efetuou o serviço de patrolamento na referida via.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao__95.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao__95.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através da Secretaria Municipal de Obras, seja realizada a recuperação/manutenção da estrada na Linha 144, km 11, lado Sul, após a Igreja Católica.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_96.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_96.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria Municipal de Obras, seja realizada a recuperação da estrada na Linha 148/km 08/Norte.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/761/97.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/761/97.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada com urgência a poda de uma árvore localizada na Travessa da Cultura, esquina com a Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/762/98.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/762/98.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada com urgência a poda de uma árvore localizada na Travessa da Cultura, esquina com a Rua Elza Vieira Lopes.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PCPFO</t>
   </si>
   <si>
     <t>Parecer da Com. Perm. de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/429/cfo_-_projeto_de_lei_33-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/429/cfo_-_projeto_de_lei_33-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/451/parecer_27_-_cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/451/parecer_27_-_cfo.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/452/parecer_28_-__cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/452/parecer_28_-__cfo.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/453/parecer_29_-_cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/453/parecer_29_-_cfo.pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 48/2025.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/462/cfo-31.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/462/cfo-31.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 49/2025</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/480/32.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/480/32.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 38/2025.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/472/33.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/472/33.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 44/2025.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 45/2025.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/476/35.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/476/35.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 46/2025.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/473/36.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/473/36.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI LEGISLATIVO Nº 03/2025.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/474/37.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/474/37.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI LEGISLATIVO Nº 04/2025.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 40/2025.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>Com. Perm. de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/595/parecer_39_cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/595/parecer_39_cfo.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI Nº 59/2025</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/604/40.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/604/40.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 60/2025</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/568/41-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/568/41-cfo.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 61/2025</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/569/42-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/569/42-cfo.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 62/2025</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/575/42-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/575/42-cfo.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI LEGISLATIVO Nº 06/2025</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/570/44-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/570/44-cfo.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 57/2025</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/571/45-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/571/45-cfo.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 58/2025</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/572/46-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/572/46-cfo.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI Nº 63/2025</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/574/47-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/574/47-cfo.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO NO PROJETO DE LEI LEGISLATIVO Nº 05/2025</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/606/48.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/606/48.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 66/2025</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/607/49.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/607/49.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 67/2025</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/608/50.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/608/50.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 68/2025</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/609/51.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/609/51.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 69/2025</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/605/52.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/605/52.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei Legislativo nº 07/2025</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/610/53.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/610/53.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei Legislativo nº 08/2025</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/611/54.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/611/54.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 52/2025</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/612/55.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/612/55.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 70/2025</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/613/56.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/613/56.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 71/2025</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/639/57-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/639/57-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 72/2025.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/640/58-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/640/58-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 73/2025.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/658/59-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/658/59-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 75/2025.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/659/60-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/659/60-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 76/2025.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/660/61-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/660/61-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 77/2025.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/675/62.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/675/62.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 74/2025.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/700/2025-11-10_140523.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/700/2025-11-10_140523.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 78/2025</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/676/64.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/676/64.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 79/2025.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/677/65.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/677/65.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 80/2025.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/678/66.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/678/66.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 81/2025</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/702/67-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/702/67-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 82/2025</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/679/68.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/679/68.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 83/2025</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/680/69.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/680/69.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 84/2025</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/703/70-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/703/70-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 86/2025</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/710/71_-_cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/710/71_-_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 64/2025</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/748/88.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/748/88.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 88/2025</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/749/89.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/749/89.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 89/2025</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/750/90.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/750/90.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 90/2025</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/751/91.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/751/91.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 91/2025</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/752/92.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/752/92.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 92/2025</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/753/93.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/753/93.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 93/2025</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/754/94.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/754/94.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 94/2025</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/755/95.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/755/95.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 95/2025</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>Com. Perm. de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/756/96.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/756/96.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 96/2025.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/757/87.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/757/87.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 87/2025.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/758/102.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/758/102.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 102/2025</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/759/104.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/759/104.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 104/2025</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/760/105.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/760/105.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 105/2025</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/769/65.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/769/65.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 65/2025</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/780/90-103-cfo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/780/90-103-cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Finanças e Orçamento no Projeto de Lei nº 103/2025.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>PLLO</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Revoga o § 1º e § 2º do art. 1º e o art. 5º da Lei Municipal nº 1611/2024, que fixa o valor do subsídio dos vereadores para a Legislatura de 1º de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/459/03.2025-legislativo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/459/03.2025-legislativo.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/465/04_legislativo-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/465/04_legislativo-2025.pdf</t>
   </si>
   <si>
     <t>Obriga a fixação de placas ou cartazes informativos sobre a Entrega Responsável, instituída pela Lei Federal nº 13.509, de 22 de novembro de 2017, nas unidades públicas e privadas de saúde localizadas no Município de Novo Horizonte do Oeste/RO.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/584/pl_legislativo_07.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/584/pl_legislativo_07.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/585/pl_legislativo_08.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/585/pl_legislativo_08.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>PCPJR</t>
   </si>
   <si>
     <t>Parecer da Com. Perm. de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/428/cjr_-_projeto_de_lei_33-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/428/cjr_-_projeto_de_lei_33-2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/446/cjr_projeto_de_lei_31_2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/446/cjr_projeto_de_lei_31_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 27/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/447/cjr_projeto_de_lei_32_2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/447/cjr_projeto_de_lei_32_2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 28/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/448/cjr_projeto_de_lei_39_-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/448/cjr_projeto_de_lei_39_-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 29/2025 DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/456/30.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/456/30.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI Nº 48/2025 DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/457/31.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/457/31.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI Nº 49/2025 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/466/cjr_-_32.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/466/cjr_-_32.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 38/2025.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/467/cjr_-_33.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/467/cjr_-_33.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 44/2025.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/468/cjr_-_34.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/468/cjr_-_34.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 45/2025.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/469/cjr_-_35.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/469/cjr_-_35.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 46/2025.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/470/cjr_-_36.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/470/cjr_-_36.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei Legislativo nº 03/2025.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/471/cjr_-_37.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/471/cjr_-_37.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei Legislativo nº 04/2025.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/478/38.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/478/38.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 40/2025.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/556/parecer_39_cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/556/parecer_39_cjr.pdf</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/553/parecer_40_cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/553/parecer_40_cjr.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI Nº 60/2025</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/554/parecer_41_cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/554/parecer_41_cjr.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI Nº 61/2025.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/555/parecer_42_cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/555/parecer_42_cjr.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI Nº 62/2025.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/566/0001-2.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/566/0001-2.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI LEGISLATIVO Nº 06/2025</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/563/pl_57.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/563/pl_57.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI Nº 57/2025.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/564/pl_58.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/564/pl_58.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTICA E REDAÇÃO NO PROJETO DE LEI Nº 58/2025</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/565/pl_63.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/565/pl_63.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI Nº 63/2025</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/567/0001.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/567/0001.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO NO PROJETO DE LEI LEGISLATIVO Nº 05/2025</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/596/48.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/596/48.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 66/2025.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/597/49.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/597/49.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 67/2025.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/598/50.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/598/50.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 68/2025.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/599/51.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/599/51.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 69/2025.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei Legislativo nº 07/2025.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/601/53.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/601/53.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei Legislativo nº 08/2025.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/617/54.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/617/54.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 52/2025</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/618/55.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/618/55.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 70/2025</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/619/56.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/619/56.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 71/2025</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/636/57.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/636/57.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 72/2025</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/637/58.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/637/58.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 73/2025</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/650/59-cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/650/59-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 75/2025</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/651/60-cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/651/60-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 76/2025</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/652/61-cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/652/61-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 77/2025</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/667/62.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/667/62.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 74/2025.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/668/63.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/668/63.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 78/2025.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/669/64.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/669/64.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 79/2025</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/670/65.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/670/65.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 80/2025</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/671/66.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/671/66.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 81/2025</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/672/67.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/672/67.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 82/2025</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/673/68.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/673/68.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 83/2025</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/674/69.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/674/69.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 84/2025</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/701/70-cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/701/70-cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 86/2025.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/709/71-_cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/709/71-_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 64/2025</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/731/88.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/731/88.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 88/2025</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/732/89.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/732/89.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 89/2025</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/733/90.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/733/90.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 90/2025</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/736/91.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/736/91.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 91/2025</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/737/92.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/737/92.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 92/2025</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/738/93.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/738/93.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 93/2025</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/739/94.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/739/94.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 94/2025</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/740/95.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/740/95.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 95/2025</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/741/96.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/741/96.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 96/2025</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/742/87.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/742/87.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 87/2025</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/743/102.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/743/102.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 102/2025</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/744/104.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/744/104.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 104/2025</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/745/105_-_cjr.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/745/105_-_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 105/2025</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/746/65.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/746/65.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 65/2025</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/774/86-97.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/774/86-97.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 97/2025</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/775/87-98.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/775/87-98.pdf</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/771/88-99.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/771/88-99.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 99/2025</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/772/89-100.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/772/89-100.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 100/2025</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/773/90-103.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/773/90-103.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Permanente de Justiça e Redação no Projeto de Lei nº 103/2025</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/770/emenda__modificativa_de_no_002-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/770/emenda__modificativa_de_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 002/2025 no Projeto de Lei nº 64/2025 – Lei Orçamentária Anual 2026</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>PLLEO</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/768/pl_02-2025_legilstativo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/768/pl_02-2025_legilstativo.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 26 da Lei Orgânica do município de Novo Horizonte do Oeste, para permitir a reeleição ou recondução sucessiva ao mesmo cargo da Mesa Diretora da Câmara Municipal adequando-o a jurisprudência consolidada do Supremo Tribunal Federal (STF), que, em julgamento da arguição de descumprimento de preceito fundamental (ADPF) 959/BA e ao artigo 9º do Regimento Interno da Câmara Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4099,68 +4099,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/382/1680-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/379/06.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/380/07.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/384/09-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/386/11-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/389/14-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/425/31-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/432/32-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/421/33-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/454/38.2025_-_02.07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/426/39-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/427/40-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/434/projeto_de_lei_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/458/44-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/440/45-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/479/46.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/485/51.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/486/53.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/487/54.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/489/56.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/550/60.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/551/61.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/573/64.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/583/65-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/643/74.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/638/75-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/641/76.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/730/pl_87-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/714/pl_88-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/715/pl_89-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/716/pl_90-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/717/pl_91-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/718/pl_92-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/719/pl_93-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/720/pl_94-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/721/pl_95-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/722/pl_96-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/763/pl_97-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/764/pl_98-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/765/pl_99-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/766/pl_100-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/723/pl_102-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/767/pl_103-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/724/pl_104-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/725/pl_105-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/441/46-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_no_8.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_no_9.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento_-_saero.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento_no_19_-_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_20-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/734/22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/491/1683.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/492/1684.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/495/1685.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/496/1686.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/498/1688.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/499/1689.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/500/1690.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/502/1692.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/503/1693.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/504/1694.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/506/1696.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/507/1697.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/508/1698.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/509/1699.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/510/1700.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/511/1701.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/512/1702.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/513/1703.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/514/1704.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/515/1705.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/516/1706.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/517/1707.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/518/1708.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/519/1709.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/520/1710.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/523/1713.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/524/1714.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/525/1715.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/526/1716.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/527/1717.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/528/1718.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/529/1719.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/530/1720.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/531/1721.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/532/1722.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/533/1723.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/534/1724.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/535/1725.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/536/1726.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/537/1727.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/538/1728.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/539/1729.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/540/1730.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/541/1731.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/542/1732.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/543/1733.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/544/1734.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/545/1735.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/546/1736.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/576/1737.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/577/1738.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/578/1740.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/579/1741.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/580/1742.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/581/1743.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/621/1745.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/622/1746.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/623/1747.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/624/1748.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/625/1749.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/626/1750.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/627/1751.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/628/1752.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/629/1753.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/630/1754.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/645/1755.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/646/1756.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/681/1760.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/682/1761.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/683/1762.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/684/1763.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/685/1764.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/686/1765.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/711/1766.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/712/1767.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/713/1768.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/776/1769.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/777/1770.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/778/1771.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/779/1772.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/781/1773.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/782/1774.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/783/1775.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/784/1776.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/785/1777.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/786/1778.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/787/1779.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/788/1780.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/789/1781.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/790/1782.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/791/1783.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/439/resolucao_01-2025_-_governo_digital_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/422/43.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/423/44.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao__47.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao__56.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/547/modelo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/548/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/591/62.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/592/63.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/593/64.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/594/65.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/615/66.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao_-_transmissao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_-_linha_164.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_no_70_-_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/661/71.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/662/72..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/663/73.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/664/74.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/665/75.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/666/76.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/687/77.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/688/78.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/689/79.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/690/80.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/691/81.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/692/82.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/693/83.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/694/84.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/695/85.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/696/86.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/699/87.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/704/88.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/705/89.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/706/90.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/707/91.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/708/92.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/727/94.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao__95.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/761/97.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/762/98.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/429/cfo_-_projeto_de_lei_33-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/451/parecer_27_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/452/parecer_28_-__cfo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/453/parecer_29_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/462/cfo-31.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/480/32.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/472/33.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/476/35.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/473/36.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/474/37.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/595/parecer_39_cfo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/604/40.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/568/41-cfo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/569/42-cfo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/575/42-cfo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/570/44-cfo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/571/45-cfo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/572/46-cfo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/574/47-cfo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/606/48.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/607/49.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/608/50.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/609/51.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/605/52.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/610/53.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/611/54.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/612/55.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/613/56.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/639/57-cfo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/640/58-cfo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/658/59-cfo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/659/60-cfo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/660/61-cfo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/675/62.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/700/2025-11-10_140523.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/676/64.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/677/65.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/678/66.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/702/67-cfo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/679/68.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/680/69.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/703/70-cfo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/710/71_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/748/88.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/749/89.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/750/90.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/751/91.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/752/92.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/753/93.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/754/94.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/755/95.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/756/96.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/757/87.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/758/102.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/759/104.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/760/105.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/769/65.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/780/90-103-cfo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/459/03.2025-legislativo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/465/04_legislativo-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/584/pl_legislativo_07.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/585/pl_legislativo_08.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/428/cjr_-_projeto_de_lei_33-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/446/cjr_projeto_de_lei_31_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/447/cjr_projeto_de_lei_32_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/448/cjr_projeto_de_lei_39_-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/456/30.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/457/31.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/466/cjr_-_32.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/467/cjr_-_33.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/468/cjr_-_34.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/469/cjr_-_35.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/470/cjr_-_36.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/471/cjr_-_37.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/478/38.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/556/parecer_39_cjr.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/553/parecer_40_cjr.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/554/parecer_41_cjr.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/555/parecer_42_cjr.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/566/0001-2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/563/pl_57.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/564/pl_58.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/565/pl_63.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/567/0001.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/596/48.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/597/49.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/598/50.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/599/51.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/601/53.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/617/54.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/618/55.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/619/56.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/636/57.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/637/58.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/650/59-cjr.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/651/60-cjr.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/652/61-cjr.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/667/62.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/668/63.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/669/64.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/670/65.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/671/66.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/672/67.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/673/68.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/674/69.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/701/70-cjr.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/709/71-_cjr.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/731/88.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/732/89.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/733/90.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/736/91.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/737/92.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/738/93.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/739/94.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/740/95.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/741/96.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/742/87.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/743/102.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/744/104.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/745/105_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/746/65.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/774/86-97.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/775/87-98.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/771/88-99.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/772/89-100.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/773/90-103.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/770/emenda__modificativa_de_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/768/pl_02-2025_legilstativo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/382/1680-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/379/06.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/380/07.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/384/09-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/386/11-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/389/14-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/425/31-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/432/32-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/421/33-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/454/38.2025_-_02.07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/426/39-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/427/40-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/434/projeto_de_lei_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/435/projeto_de_lei_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/458/44-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/440/45-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/479/46.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/485/51.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/486/53.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/487/54.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/489/56.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/550/60.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/551/61.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/573/64.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/583/65-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/643/74.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/638/75-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/641/76.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/730/pl_87-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/714/pl_88-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/715/pl_89-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/716/pl_90-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/717/pl_91-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/718/pl_92-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/719/pl_93-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/720/pl_94-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/721/pl_95-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/722/pl_96-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/763/pl_97-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/764/pl_98-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/765/pl_99-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/766/pl_100-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/723/pl_102-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/767/pl_103-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/724/pl_104-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/725/pl_105-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/441/46-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_no_8.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_no_9.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/430/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento_-_saero.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/633/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento_no_19_-_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/697/requerimento_20-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/729/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/734/22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/491/1683.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/492/1684.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/495/1685.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/496/1686.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/498/1688.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/499/1689.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/500/1690.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/502/1692.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/503/1693.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/504/1694.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/506/1696.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/507/1697.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/508/1698.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/509/1699.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/510/1700.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/511/1701.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/512/1702.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/513/1703.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/514/1704.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/515/1705.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/516/1706.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/517/1707.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/518/1708.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/519/1709.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/520/1710.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/523/1713.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/524/1714.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/525/1715.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/526/1716.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/527/1717.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/528/1718.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/529/1719.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/530/1720.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/531/1721.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/532/1722.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/533/1723.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/534/1724.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/535/1725.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/536/1726.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/537/1727.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/538/1728.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/539/1729.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/540/1730.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/541/1731.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/542/1732.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/543/1733.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/544/1734.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/545/1735.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/546/1736.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/576/1737.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/577/1738.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/578/1740.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/579/1741.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/580/1742.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/581/1743.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/621/1745.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/622/1746.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/623/1747.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/624/1748.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/625/1749.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/626/1750.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/627/1751.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/628/1752.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/629/1753.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/630/1754.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/645/1755.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/646/1756.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/681/1760.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/682/1761.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/683/1762.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/684/1763.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/685/1764.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/686/1765.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/711/1766.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/712/1767.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/713/1768.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/776/1769.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/777/1770.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/778/1771.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/779/1772.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/781/1773.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/782/1774.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/783/1775.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/784/1776.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/785/1777.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/786/1778.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/787/1779.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/788/1780.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/789/1781.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/790/1782.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/791/1783.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/439/resolucao_01-2025_-_governo_digital_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/422/43.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/423/44.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao__47.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao__56.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/494/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/547/modelo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/548/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/561/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/562/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/591/62.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/592/63.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/593/64.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/594/65.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/615/66.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/634/indicacao_-_transmissao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/635/indicacao_-_linha_164.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/648/indicacao_no_70_-_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/661/71.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/662/72..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/663/73.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/664/74.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/665/75.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/666/76.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/687/77.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/688/78.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/689/79.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/690/80.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/691/81.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/692/82.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/693/83.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/694/84.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/695/85.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/696/86.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/699/87.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/704/88.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/705/89.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/706/90.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/707/91.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/708/92.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/726/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/727/94.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao__95.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/761/97.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/762/98.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/429/cfo_-_projeto_de_lei_33-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/451/parecer_27_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/452/parecer_28_-__cfo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/453/parecer_29_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/462/cfo-31.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/480/32.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/472/33.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/476/35.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/473/36.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/474/37.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/595/parecer_39_cfo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/604/40.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/568/41-cfo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/569/42-cfo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/575/42-cfo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/570/44-cfo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/571/45-cfo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/572/46-cfo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/574/47-cfo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/606/48.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/607/49.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/608/50.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/609/51.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/605/52.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/610/53.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/611/54.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/612/55.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/613/56.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/639/57-cfo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/640/58-cfo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/658/59-cfo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/659/60-cfo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/660/61-cfo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/675/62.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/700/2025-11-10_140523.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/676/64.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/677/65.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/678/66.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/702/67-cfo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/679/68.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/680/69.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/703/70-cfo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/710/71_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/748/88.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/749/89.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/750/90.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/751/91.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/752/92.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/753/93.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/754/94.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/755/95.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/756/96.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/757/87.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/758/102.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/759/104.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/760/105.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/769/65.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/780/90-103-cfo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/459/03.2025-legislativo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/465/04_legislativo-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/584/pl_legislativo_07.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/585/pl_legislativo_08.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/428/cjr_-_projeto_de_lei_33-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/446/cjr_projeto_de_lei_31_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/447/cjr_projeto_de_lei_32_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/448/cjr_projeto_de_lei_39_-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/456/30.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/457/31.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/466/cjr_-_32.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/467/cjr_-_33.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/468/cjr_-_34.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/469/cjr_-_35.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/470/cjr_-_36.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/471/cjr_-_37.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/478/38.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/556/parecer_39_cjr.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/553/parecer_40_cjr.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/554/parecer_41_cjr.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/555/parecer_42_cjr.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/566/0001-2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/563/pl_57.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/564/pl_58.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/565/pl_63.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/567/0001.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/596/48.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/597/49.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/598/50.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/599/51.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/601/53.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/617/54.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/618/55.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/619/56.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/636/57.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/637/58.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/650/59-cjr.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/651/60-cjr.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/652/61-cjr.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/667/62.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/668/63.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/669/64.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/670/65.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/671/66.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/672/67.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/673/68.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/674/69.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/701/70-cjr.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/709/71-_cjr.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/731/88.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/732/89.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/733/90.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/736/91.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/737/92.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/738/93.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/739/94.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/740/95.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/741/96.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/742/87.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/743/102.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/744/104.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/745/105_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/746/65.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/774/86-97.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/775/87-98.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/771/88-99.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/772/89-100.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/773/90-103.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/770/emenda__modificativa_de_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/768/pl_02-2025_legilstativo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H359"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>