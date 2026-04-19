--- v0 (2026-01-15)
+++ v1 (2026-04-19)
@@ -54,63 +54,63 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ronaldo Delazari</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/557/57.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/557/57.2025.pdf</t>
   </si>
   <si>
     <t>“Altera o Plano de Custeio do Regime Próprio de Previdência Social – RPPS do Município de Novo Horizonte do Oeste/RO, e dá outras providências”.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/558/58.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/558/58.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a transferência da receita livre do Imposto de Renda Retido na Fonte dos servidores municipais de todos os poderes ao Instituto de Previdência Social dos Servidores Públicos de Novo Horizonte do Oeste/RO - IPSNH para o equacionamento do déficit atuarial”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -417,68 +417,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/557/57.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/558/58.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/557/57.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/558/58.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="241.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>