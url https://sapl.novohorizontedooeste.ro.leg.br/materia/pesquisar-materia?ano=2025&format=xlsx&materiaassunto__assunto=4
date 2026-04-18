--- v0 (2026-01-15)
+++ v1 (2026-04-18)
@@ -54,557 +54,557 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ronaldo Delazari</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPERÁVIT FINANCEIRO, PROVENIENTE DE RECURSOS DE TRANSFERÊNCIAS DO GOVERNO FEDERAL, MINISTÉRIO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL MIDR, RP8 - AÇÃO 00SX - APOIO A PROJETOS DE DESENVOLVIMENTO SUSTENTÁVEL LOCAL INTEGRADO, EMENDA PARLAMENTAR INDIVIDUAL, CONFORME DADOS DO PLANO DE AÇÃO E DADOS DA PROPOSTA NO VALOR DE R$ 1.118.197,00 (UM MILHÃO E CENTO E DEZOITO MIL E CENTO E NOVENTA E SETE REAIS), OBJETO AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/378/05.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/378/05.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E ANULAÇÃO, PROVENIENTE DE RECURSOS DE TRANSFERÊNCIAS DO GOVERNO FEDERAL, MINISTÉRIO DA AGRICULTURA E PECUÁRIA - MAPA, AÇÃO 20ZV, FOMENTO AO SETOR AGROPECUÁRIO - RP7 - BANCADA - RONDÔNIA, EMENDA PARLAMENTAR, CONFORME DADOS DO PLANO DE AÇÃO E DADOS DA PROPOSTA NO VALOR DE R$ 380.032,70 (TREZENTOS E OITENTA MIL E TRINTA E DOIS REAIS E SETENTA CENTAVOS), OBJETO AQUISIÇÃO DE MAQUINAS E EQUIPAMENTOS, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/381/08.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/381/08.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPERAVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDO DE CONTRATO DE REPASSE Nº 949865/2023/MIDR/CAIXA EMENDA INDIVIDUAL, RECURSO FEDERAL PROCESSO Nº 599892023,_x000D_
 INVESTIMENTO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO A CONSTRUÇÃO E MANUTENÇÃO DE ESTRADAS RURAIS NA LINHA 152 SUL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/385/10-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/385/10-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSOS ORIUNDOS DE TRANSFERÊNCIA DO FNDE PROGRAMA EI NOVAS TURMAS MANUTENÇÃO DA EDUCAÇÃO INFANTIL RESOLUÇÃO Nº 8 DE 10 DE DEZEMBRO DE 2019, DESTINADO A DESENVOLVIMENTO DO ENSINO INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/387/12-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/387/12-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDOS DA QUOTA MUNICIPAL DO SALÁRIO EDUCAÇÃO FNDE, PORTARIA Nº 105, DE 08 DE FEVEREIRO DE 2024 ANEXO, DESTINADO A DESENVOLVIMENTO DO ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/388/13-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/388/13-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, PROVENIENTE DE RECURSOS ORIUNDOS DO FNDE, PROGRAMA NACIONAL DE APOIO AO TRANSPORTE (PNATE), CONFORME RESOLUÇÃO Nº 18, DE 22 DE OUTUBRO DE 2021, ANEXO, DESTINADO AO DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA PÚBLICA, PREVISTO NA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL DE 1988, ART. 208, E NA LEI DE DIRETRIZES E BASES DA EDUCAÇÃO NACIONAL (LEI Nº 9.394, DE 20 DE DEZEMBRO DE 1996, ARTS. 4º, 10, 11 E 70), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/391/15-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/391/15-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, PROVENIENTE DE RECURSO ESTADUAL FUNDO A FUNDO, ORIUNDO DE EMENDA PARLAMENTAR INDIVIDUAL, PROPOSTA Nº 07012/2024-03, DESTINADO À AQUISIÇÃO DE MEDICAMENTOS PARA O HOSPITAL MUNICIPAL EXPEDITO GONÇALVES FERREIRA, CNES Nº 4002385, MÉDIA E ALTA COMPLEXIDADE EM SAÚDE, RESOLUÇÃO Nº. 615 "AD REFERENDUM"/2024/SESAUCIB, PROCESSO Nº 0005.006173/2024-77, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/392/16-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/392/16-2025.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E POR ANULAÇÃO, PROVENIENTE DE RECURSO ESTADUAL FUNDO A FUNDO, ORIUNDO DE EMENDA PARLAMENTAR INDIVIDUAL, CONFORME RESOLUÇÃO N. 612 "AD REFERENDUM"/2024/SESAUCIB, PROCESSO Nº 0005.006097/2024-08, PARA AQUISIÇÃO DE 01 AMBULÂNCIA TIPO A SIMPLES REMOÇÃO FURGONETA PARA ATENDER AS NECESSIDADES DO HOSPITAL MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_017-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_017-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO PROVENIENTE DE RENDIMENTOS E SALDO DE CONVÊNIO ESTADUAL NÃO UTILIZADO, DEVIDO À NECESSIDADE DE ADEQUAÇÃO DO ORÇAMENTO PARA DEVOLUÇÃO DOS SALDOS DO CONVÊNIO Nº 88/2023/PGE/DER-RO (RECUPERAÇÃO DE ESTRADAS VICINAIS), PROCESSO Nº 0009.075591/2022-11, CONVÊNIO Nº 248/2024/PGE/DERADM-RO (RECUPERAÇÃO DE ESTRADAS VICINAIS - FITHA), PROCESSO Nº 0009.003609/2024-36, CONVÊNIO Nº 323/2024/PGE/DERADM-RO (INSTALAÇÃO DE BUEIRO TUBULARES DE CONCRETO 23 PONTOS), PROCESSO Nº 0009.015317/2023-65 E CONVÊNIO Nº 497/2024/PGE/DERADM-RO (INSTALAÇÃO DE BUEIRO TUBULARES DE CONCRETO 50 PONTOS), PROCESSO Nº 0009.006360/2024-11, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_no_019-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_no_019-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, ORIUNDO DE RECURSOS FUNDO A FUNDO ESTADUAL PROVENIENTE DE EMENDA PARLAMENTAR IMPOSITIVA PARA AQUISIÇÃO DE 01 (UM) VEÍCULO SUV - PORTARIA Nº 4471 DE 10 DE DEZEMBRO DE 2021, RESOLUÇÃO Nº 439 SESAU-CIB, RESOLUÇÃO Nº 682/2022/SESAU-CIB, PROCESSO Nº 0005.004816/2023-67 E PRÓPRIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_no_020-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_no_020-2025.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO, ORIUNDO DE RECURSOS FUNDO A FUNDO FEDERAL: ASSISTÊNCIA FINANCEIRA PARA CUSTEIO DOS SERVIÇOS DE ATENÇÃO PRIMÁRIA EM SAÚDE - INCENTIVO FINANCEIRO DA APS - DEMAIS PROGRAMAS, SERVIÇOS E EQUIPES DA ATENÇÃO PRIMÁRIA À SAÚDE, PROCESSO 25000.022123/2025- 99, PARCELA ÚNICA EM 2024, CREDITADA NO MÊS 01 E 02 DE 2025, ORDEM Nº 003352 E 001252, PORTARIA Nº 3493 E 6377, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, ORIUNDO DE RECURSOS FUNDO A FUNDO FEDERAL DA: REESTIMATIVA DE RECEITA NO VALOR DE R$ 9.936,00, REESTIMATIVA DAS RECEITAS ORIUNDAS DE TRANSFERÊNCIA FEDERAL AOS ENTES FEDERATIVOS PARA O PAGAMENTO DOS VENCIMENTOS DOS AGENTES DE COMBATE ÀS ENDEMIAS, E POR ANULAÇÃO DE DOTAÇÃO PARA ENQUADRAMENTO EM FONTE DE RECURSO ESPECÍFICA (AGENTE DE COMBATE ÀS ENDEMIAS), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_no_022-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_no_022-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, ORIUNDO DE RECURSOS FUNDO A FUNDO FEDERAL: DA REESTIMATIVA DE RECEITA NO VALOR DE R$ 587.072,00, ORIUNDAS DE TRANSFERÊNCIA FEDERAL AOS ENTES FEDERATIVOS PARA O PAGAMENTO DOS VENCIMENTOS DOS AGENTES COMUNITÁRIOS DE SAÚDE, E POR ANULAÇÃO DE DOTAÇÃO PARA ENQUADRAMENTO EM FONTE DE RECURSO ESPECÍFICA (AGENTE COMUNITÁRIO DE SAÚDE), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/399/23.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/399/23.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO PROVENIENTE DE RENDIMENTOS E SALDO DE CONVÊNIO ESTADUAL NÃO UTILIZADO, DEVIDO A NECESSIDADE DE ADEQUAÇÃO ORÇAMENTÁRIA PARA DEVOLUÇÃO DOS SALDOS DO CONVÊNIO Nº 048/2023/FITHA/PGE/DER-RO - PROCESSO Nº 0009.011005/2023-82, (RECUPERAÇÃO DE ESTRADAS VICINAIS FITHA 2023) E RECUPERAÇÃO DE ESTRADAS VICINAIS CONVÊNIO Nº 38/2023/PGE-DER, PROCESSO Nº. 0009.074862/2022-11, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/401/24-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/401/24-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, ORIUNDO DE RECURSO FUNDO A FUNDO FEDERAL FNS ESTRUTURAÇÃO DA ATENÇÃO ESPECIALIZADA - PROPOSTA N°. 13890217000124013/ 2024, DESTINADO A AQUISIÇÃO DE 01 UNIDADE MÓVEL - AMBULÂNCIA TIPO A - SIMPLES REMOÇÃO, TIPO FURGÃO PARA ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAUDE DE NOVO HORIZONTE DO OESTE – CNES 7534663, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, MINISTÉRIO DO DESENVOLVIMENTO E ASSISTÊNCIA SOCIAL, FAMÍLIA E COMBATE À FOME/GABINETE DO MINISTRO, CONFORME PORTARIA MDS Nº 886, DE 18 DE MAIO DE 2023, ESTABELECE DIRETRIZES E PROCEDIMENTOS PARA A EXECUÇÃO DE DESPESAS EXTRAORDINÁRIAS EM AÇÕES E SERVIÇOS DO SUAS, AUTORIZADAS NA LEI ORÇAMENTÁRIA ANUAL DE 2023, E COM BASE NO ART. 8º DA EMENDA CONSTITUCIONAL Nº 126, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/403/26.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/403/26.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO, RECURSO ORIUNDO DO LEILÃO 2024, DESTINADO A AQUISIÇÃO DE IMPLEMENTOS E MATERIAL PERMANENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/404/27.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/404/27.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO ORIUNDO DE TRANSFERÊNCIAS ESPECIAIS EMENDA PARLAMENTAR INDIVIDUAL: 202439450003 - RP6, FEDERAL PLANO DE AÇÃO 09032024- 072913/2024, PROGRAMA 09032024, INVESTIMENTO, ORDEM DE PAGAMENTO Nº 2024OP002389, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/405/28.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/405/28.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, PROVENIENTE DO PLANO DE AÇÕES ARTICULADAS PAR, RECURSOS ORIUNDOS DO PROGRAMA FNDE - PROGRAMA 2629820230001 - SIMEC/PAR4, DESTINADO A AQUISIÇÃO DE ÔNIBUS RURAL ESCOLAR ORE 2 MECÂNICO, PARA O TRANSPORTE DE ALUNOS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E POR ANULAÇÃO, ORIUNDO DE RECURSO FUNDO A FUNDO ESTADUAL FNS ESTRUTURAÇÃO DA ATENÇÃO, RESOLUÇÃO Nº 642 "AD REFERENDUM"/2023/SESAU-CIB, CONFORME ESTABELECIDO PELA LEI DE DIRETRIZES 1605/2023, PROC. 0005.006259/2023-19, RECURSOS PROVENIENTES DE EMENDA PARLAMENTAR INDIVIDUAL IMPOSITIVA PARA AQUISIÇÃO DE VEÍCULO TIPO VAN TETO ALTO, CONFORME PROPOSTA ESTADUAL Nº 07014/2023-12, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/409/34.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/409/34.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR ESPECIAL POR SUPERÁVIT FINANCEIRO (REFERENTE A SALDO DO EXERCÍCIO 2024 DE RECURSO DO FUNDO A FUNDO DA SAÚDE FNS BLOCO DE MANUTENÇÃO DAS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE, INCREMENTO TEMPORÁRIO AO CUSTEIO DOS SERVIÇOS DE ATENÇÃO PRIMÁRIA EM SAÚDE PARA CUMPRIMENTO DAS METAS NACIONAL, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/410/35.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/410/35.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR ESPECIAL POR SUPERÁVIT FINANCEIRO, (REMUNERAÇÃO DE DEPÓSITOS BANCÁRIO) ORIUNDOS DE TRANSFERÊNCIAS RECURSOS ESPECIAIS EMENDA INDIVIDUAL RP6, FEDERAL PLANO DE AÇÃO 09032023-038230/2023, PROGRAMA 09032023, INVESTIMENTO, ORDEM DE PAGAMENTO Nº 2023OP007431 C/C 14953-5 E PLANO DE AÇÃO Nº 09032022-015526/2022 C/C 14696-X, DESTINADO A ILUMINAÇÃO DO CAMPO DE FUTEBOL NO DISTRITO DE MIGRANTINÓPOLIS, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/411/36.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/411/36.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO DE RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS ENFERMAGEM PROFISSIONAIS (VARIÁVEL), DA CONFORME PORTARIA GM/MS Nº6807, PROCESSOS Nº. 25000.046911/2025-71 ORDEM Nº009621, PARCELA 03/2025, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO/ REESTIMATIVA DE RECEITA E DESPESA, ORIUNDO DE RECURSO FUNDO A FUNDO NACIONAL FNS CUSTEIO DA ATENÇÃO MÉDIA E ALTA COMPLEXIBILIDADE - MAC, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/450/49.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/450/49.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL POR EXCESSO DE ARRECADAÇÃO DE RECEITA, ASSISTÊNCIA FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 7000, PROCESSOS Nº. 25000.087334/2025- 77 ORDEM Nº 016135, PARCELA 05/2025, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/493/59.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/493/59.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO, RECURSOS ORIUNDOS DE REESTIMATIVA DE RECEITA COM BASE NOS MESES DE JANEIRO A MAIO DE 2025, PROGRAMA FNDE - PROGRAMA SALÁRIO EDUCAÇÃO, DESTINADO AO FINANCIAMENTO DA EDUCAÇÃO BÁSICA, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO”.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/552/62.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/552/62.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO, DOS REPASSES DO PISO COMPLEMENTAR DE ENFERMAGEM REFERENTE A PARCELA 07 DE 2025: RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 7679, PROCESSOS Nº. 25000.127993/2025-53”.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/559/63.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/559/63.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE RENDIMENTOS DO RECURSO FINANCEIRO DO TERMO DE CONVÊNIO Nº 418/2024/PGE-SEOSP, CONTA CORRENTE 15.061-4 DOS MESES DE JANEIRO A AGOSTO DE 2025, E SALDO DE RENDIMENTOS DO EXERCÍCIO 2024, RECURSO ESTADUAL, PROCESSO SEI Nº 0069.003267/2023-69, INVESTIMENTO, EMENDA PARLAMENTAR INDIVIDUAL EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO À AQUISIÇÃO DE PLAYGROUND, A SER IMPLANTADO NO DISTRITO DE MIGRANTINÓPOLIS, CUJA CONTRAPARTIDA SERÁ POR ANULAÇÃO DA FICHA 069”.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/586/66.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/586/66.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO RECURSOS FUNDO A FUNDO FNS, TRATA-SE DE SALDO DE RECURSOS PARA ESTRUTURAÇÃO SALA ODONTOLÓGICA (COVID) E QUALIFICAÇÃO FARMÁCIA PARA CUMPRIMENTO DAS METAS NACIONAL, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/587/67.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/587/67.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO, REESTIMATIVA DE RECEITA TRANSFERÊNCIA AOS ENTES FEDERATIVOS - PISO DE ATENÇÃO PRIMÁRIA EM SAÚDE, NECESSITANDO ASSIM A ADEQUAÇÃO ORÇAMENTÁRIA PARA MELHOR EXECUÇÃO ORÇAMENTÁRIA, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/588/68.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/588/68.2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSOS DO FUNDO A FUNDO FNS - CUSTEIO, TRATA-SE DE SALDO DE RECURSO PARA PAGAMENTO DE AGENTE COMUNITÁRIO DE ENDEMIAS - ACE, E SALDO DE INCREMENTO DA ATENÇÃO PRIMÁRIA EM SAÚDE APS, PARA CUMPRIMENTO DAS METAS NACIONAL, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE”.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/590/69.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/590/69.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE TRANSFERÊNCIA FEDERAL, ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº 8013, PROCESSOS Nº. 25000.149015/2025-62 ORDEM Nº 042236, PARCELA 08/2025, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/602/pl_70-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/602/pl_70-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo de reestimativa de receita devido ao ingresso de recursos proveniente do Plano de Aplicação e Termo de Adesão nº 25/2024/PGE-SEDUC, Programa Estadual de Transporte Escolar IR e VIR, em favor da Secretaria Municipal de Educação”.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/603/pl_71-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/603/pl_71-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo de transferência especial do estado de Rondônia, Processo nº_x000D_
 0005.003259/2025-29, proveniente de recurso estadual de emenda parlamentar individual em favor da Secretaria Municipal de Gabinete, destinado a aquisição de veículo administrativo.”</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/631/72.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/631/72.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo de emenda individual nº 202537060004 - RP6 Programa 09032025/2025 - Plano de Ação nº 09032025-078975/2025, Recurso Federal empenho nº 2025NE003389, OP-2025OP003301, investimento, em favor da Secretaria Municipal de Obras, destinado à construção de bueiro BCC nas linhas vicinais do município”.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/632/73.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/632/73.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo de emenda individual nº 202537060004 - RP6 Programa 09032025/2025 - Plano de Ação nº 09032025-078974/2025, Recurso Federal empenho nº 2025NE003827, OP- 2025OP003302, investimento, em favor da Secretaria Municipal De Obras, destinado à construção de campo de futebol society com grama sintética”.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/642/77.2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/642/77.2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de credito adicional especial por excesso de arrecadação, recurso oriundo de transferência federal, assist. Financeira para pagamento do piso salarial dos profissionais da enfermagem (variável), Processos nº. 25000.168315/2025-41 Ordem nº 050519, parcela 09/2025, e rendimentos financeiros referente ao período de janeiro/2025 a setembro/2025, em favor da Secretaria Municipal de Saúde, e dá outras providências”</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/647/79-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/647/79-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação, recurso oriundo da emenda individual nº 202543310005 - RP6 UO 22101 Ação 20ZV Programa 09032025/2025, Plano de Ação nº 09032025-077440/2025, recurso federal empenho nº 2025NME000047450, custeio, em favor da Secretaria Municipal de Agricultura, destinado a contratação de hora/máquina para revitalização de estradas, corredores, distribuição de insumos”.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/653/80-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/653/80-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por Superávit Financeiro, trata-se de saldo de recursos não executado, Fundo A Fundo Estadual para aquisição de medicamentos hospitalares e Rendimentos Financeiro de Recurso Recebido em 2023 C/C 14891-1 Ag: 4005-3”.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/654/81-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/654/81-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar e especial por excesso de arrecadação, recurso transferência FNS Fundo A Fundo - Incremento Temporário ao Custeio dos Serviços de Atenção Primária em Saúde para cumprimento das Metas Nacional Emenda Parlamentar Individual, Processo 25000.174614/2025-14, Proposta nº 36000705437202500, OB 052135 de 09/10/2025".</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/657/82-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/657/82-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito especial por excesso de arrecadação (referente a reestimativa de receitas tributárias de impostos (ICMS, FPM e IPVA, IPI, ITR, IRRF), taxas e contribuições, exercício 2025, ref. mês de janeiro de 2025 a agosto de 2025, Grupo/Fonte 500, Fonte STN 1.500, em favor das Secretarias Municipais de Saúde, Educação, Obras e Fazenda”.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/655/83-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/655/83-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar por excesso de arrecadação, recurso de programas específicos da atenção primária em saúde, porem já previstos no PAS Plano Anual De Saúde, implementação da Segurança Alimentar e Nutricional na Saúde e implementação de Políticas para a Rede Alyne, Processos 25000.128930/2025-14 e 25000.120626/2025-29”.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/656/84-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/656/84-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar por excesso de arrecadação, recurso de reestimativa de receita das transferências aos entes federativos - Piso de Atenção Primária em Saúde 2025, reestimativa calculada a partir das receitas executadas de jan.2025 a out.2025”.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/698/86-2025.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/698/86-2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito suplementar por excesso de arrecadação, dos repasses do piso complementar de enfermagem referente a Parcela 10 de 2025: recurso oriundo de Transferência Federal, assist. financeira para pagamento do piso salarial dos profissionais da enfermagem (variável), conforme Portaria GM/MS nº 8565, Processos nº. 25000.188479/2025-94”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -911,68 +911,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/378/05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/381/08.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/385/10-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/387/12-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/388/13-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/391/15-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/392/16-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/399/23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/401/24-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/403/26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/404/27.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/405/28.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/409/34.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/410/35.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/411/36.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/450/49.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/493/59.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/552/62.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/559/63.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/586/66.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/587/67.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/588/68.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/590/69.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/602/pl_70-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/603/pl_71-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/631/72.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/632/73.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/642/77.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/647/79-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/653/80-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/654/81-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/657/82-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/655/83-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/656/84-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/698/86-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/378/05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/381/08.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/385/10-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/387/12-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/388/13-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/391/15-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/392/16-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_de_lei_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/399/23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/401/24-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/403/26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/404/27.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/405/28.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/409/34.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/410/35.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/411/36.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/450/49.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/493/59.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/552/62.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/559/63.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/586/66.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/587/67.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/588/68.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/590/69.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/602/pl_70-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/603/pl_71-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/631/72.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/632/73.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/642/77.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/647/79-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/653/80-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/654/81-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/657/82-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/655/83-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/656/84-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/698/86-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>