--- v0 (2026-03-04)
+++ v1 (2026-06-04)
@@ -54,548 +54,548 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ronaldo Delazari</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_01-24_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_01-24_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO  ADICIONAL ESPECIAL POR EXCESSO DE  ARRECADAÇÃO PROVENIENTE DE RECURSOS DE  REESTIMATIVA DE RECEITA DE ORIGEM DO  GOVERNO FEDERAL, PORTARIA GM/MS 1.621/2023,  REESTABELECEU NOVOS REPASSES PARA FINANCIAR  AS AÇÕES DE MÉDIA E ALTA COMPLEXIDADE ASS.  SOCIAL E EDUCAÇÃO, RECURSOS SERÁ APLICADO EM FOLHA DE PAGAMENTO DE PESSOAL, E DÁ OUTRAS _x000D_
  PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_02-24_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_02-24_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE REESTRUTURAÇÃO DA FARMÁCIA BÁSICA, PROGRAMA NACIONAL DE QUALIFICAÇÃO DA  ASSISTÊNCIA FARMACÊUTICA (QUALIFICAR-SUS), NOS TERMOS DA PORTARIA GM/MS 1.927/2023, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_no_03-2024_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_no_03-2024_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE TERMO DE CONVÊNIO Nº CNV/304/SEOSP/PGE-2023,  REFORMA DO HOSPITAL MUNICIPAL, Processo Nº 0069.069090/2022-82, SEOSP, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/337/prrojeto_de_lei_04-24_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/337/prrojeto_de_lei_04-24_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO  ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE TRANSFERÊNCIA DO _x000D_
 FUNDO A FUNDO - SUS, INCREMENTO TEMPORÁRIO  AO CUSTEIO DOS SERVIÇOS DE APS - AMPLIAÇÃO DE  DOTAÇÕES ART 15 E 17 DA LC 201/2023/ _x000D_
 REFERENTES À ASSISTÊNCIA FINANCEIRA  EMERGENCIAL PARA CUSTEIO DA ATENÇÃO PRIMÁRIA À SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_05-24_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_05-24_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE ESTRUTURAÇÃO DE _x000D_
 UNIDADE DE ATENÇÃO ESPECIALIZADA EM SAÚDE, CNES 4002385, PROPOSTA Nº 1389021700012022 E  1389021700012023, ESTRUTURAÇÃO DO HOSPITAL, NOS TERMOS DA PORTARIA GM/MS 1763, E DÁ  OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_06-24.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_06-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de profissionais da saúde em caráter temporário e de excepcional interesse público, e da outras providências.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO  ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE TRANSFERÊNCIA  ESPECIAL RP6 - PLANO DE AÇÃO Nº 09032023- 038702, DO GOVERNO FEDERAL, EMPENHO Nº 2023NE005089, DECORRENTE DE EMENDA  PARLAMENTAR, OBJETIVO: REGULARIZAÇÃO FUNDIÁRIA URBANA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_08_2024_-_credito_especial_por_superavit_financeiro_-_obras.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_08_2024_-_credito_especial_por_superavit_financeiro_-_obras.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE CONVÊNIO  ESTADUAL Nº 088/2023/PGE/DER-RO, PROCESSO Nº 0009.075591/2022-11 (RECUPERAÇÃO DE ESTRADAS VICINAIS, COM EXTENSÃO DE 16,90 KM, CONFORME PLANO DE TRABALHO (ID. 0041204776), E DEMAIS PEÇAS QUE INSTRUEM O PROCESSO), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_09_2024_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_09_2024_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO  ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº PORTARIA GM-MS Nº 3.113, DE 22 DE JANEIRO DE 2024 E PORTARIA GM/MS Nº 3.206/2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_10-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_10-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE TRANSFERÊNCIA FEDERAL - FNAS, MINISTÉRIO DO DESENVOLVIMENTO E ASSISTÊNCIA SOCIAL, FAMÍLIA E COMBATE À FOME/GABINETE DO MINISTRO, CONFORME PORTARIA MDS Nº 886, DE 18 DE MAIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/345/projeto_de_lei_11_2024_-_altera_dispositivo_da_lei_1108_2018_-_ipsnh.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/345/projeto_de_lei_11_2024_-_altera_dispositivo_da_lei_1108_2018_-_ipsnh.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivos na Lei Municipal nº 1.108/2018, que dispõe sobre o Instituto de Previdência Social dos Servidores Públicos Municipais de Novo Horizonte do Oeste, e dá outras providências.”</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/346/projeto_de_lei_12_2024_-_cessao_de_uso_caminhao_-__assossiacao_serra_grande.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/346/projeto_de_lei_12_2024_-_cessao_de_uso_caminhao_-__assossiacao_serra_grande.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CESSÃO DE USO DE VEÍCULO COM ASSOCIACAO DOS PRODUTORES RURAIS SERRA GRANDE - ASPRUSEG E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de profissionais da Educação em caráter temporário e de excepcional interesse público, e da outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_14_2024_-_credito_suplementar_por_anulacao_-_remanejamento_-_saude_-_proc_231.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_14_2024_-_credito_suplementar_por_anulacao_-_remanejamento_-_saude_-_proc_231.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_15_2024_-_credito_especial_por_superavit_financeiro_-_fazenda_-_proc_267.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_15_2024_-_credito_especial_por_superavit_financeiro_-_fazenda_-_proc_267.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE TRANSFERÊNCIA FEDERAL - FNDE Programa Salário-Educação portaria nº 105, de 08 de fevereiro de 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_16.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_16.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE TRANSFERÊNCIA DO PROGRAMA TRANSPORTE ESCOLAR IR E VIR 2024, ORIUNDO DE REESTIMATIVA DE RECEITA DEVIDO ARRECADAÇÃO MAIOR QUE PREVISTA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_17.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_17.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO  ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE RECURSO ESTADUAL- SALDO DE CONVÊNIO (AQUISIÇÃO DE  AMBULÂNCIA TIPO SEMI-UTI- RESOLUÇÃO Nº 011/CMS PROCESSO 0036.516391/2021-13), NÃO _x000D_
 UTILIZADO DEVOLVIDO AO ESTADO, NECESSÁRIOS PARA ADEQUAÇÃO ORÇAMENTARIA CONFORME PREVISTO NA LEI 4.320/1964, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/352/projeto_18.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/352/projeto_18.pdf</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/353/projeto_de_lei_19.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/353/projeto_de_lei_19.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE PROGRAMA NACIONAL DE APOIO AO TRANSPORTE ESCOLAR - PNATE, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/354/projeto_de_lei_20_2024_-_credito_especial_por_superavit_financeiro_-_obras_-_proc_350.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/354/projeto_de_lei_20_2024_-_credito_especial_por_superavit_financeiro_-_obras_-_proc_350.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE TRANSFERÊNCIAS ESPECIAIS RP6 FEDERAL PLANO DE AÇÃO 09032022-017766/2022, PROGRAMA 09032022, PLANO DE AÇÃO 09032022-015526/2022, PROGRAMA 09032022SIÇÃO DE TUBOS DE CONCRETO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_21_2024_-_credito_especial_por_superavit_financeiro_-_sude_-_proc_348.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_21_2024_-_credito_especial_por_superavit_financeiro_-_sude_-_proc_348.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE FUNDO A FUNDO FNS DA ATENÇÃO PRIMÁRIA, ATENÇÃO ESPECIALIZADA, VIGILÂNCIA EM SAÚDE E ASSISTÊNCIA FARMACÊUTICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_23.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE TRANSFERÊNCIAS DO GOVERNO FEDERAL, MINISTÉRIO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL MIDR, RP8 - AÇÃO 00SX - APOIO A PROJETOS DE DESENVOLVIMENTO SUSTENTÁVEL LOCAL INTEGRADO, PARA AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLAS, CONFORME_x000D_
 PROPOSTA Nº 059744/2023, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_24-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_24-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE TRANSFERÊNCIAS DO GOVERNO FEDERAL FNS DE ESTRUTURAÇÃO ATENÇÃO HOSPITALAR (SALDO FINANCEIRO-RENDIMENTOS)  QUE SERÁ UTILIZADO AQUI COMO CONTRA-PARTIDA, _x000D_
 E EXCESSO DE ARRECADAÇÃO REFERENTE AO REPASSE FUNDO A FUNDO ESTADUAL PARA AQUISIÇÃO DE UM VEICULO SUV - RESOLUÇÃO N. 439 SESAU-CIB (0044573228), PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_25-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_25-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE PROGRAMA NACIONAL DE APOIO AO TRANSPORTE ESCOLAR - PNATE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_27-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_27-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE TRANSFERÊNCIAS FUNDO A FUNDO DO GOVERNO FEDERAL FNS DE ESTRUTURAÇÃO ATENÇÃO PRIMÁRIA EM SAÚDE (SALDO FINANCEIRO RENDIMENTOS) QUE SERÁ UTILIZADO AQUI COMO CONTRA-PARTIDA, E EXCESSO DE ARRECADAÇÃO REFERENTE AO REPASSE FUNDO A FUNDO ESTADUAL PARA AQUISIÇÃO DE UM VEICULO VAN - RESOLUÇÃO N. 642"AD REFERENDUM"/2023/SESAU-CIB (0044841714). NECESSÁRIOS PARA ADEQUAÇÃO ORÇAMENTARIA CONFORME PREVISTO NA LEI 4.320/1964, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_28-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_28-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA ABERTURA DE CRÉDITO ESPECIAL POR ANULAÇÃO NO ORÇAMENTO  VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_29-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_29-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE INCREMENTO TEMPORÁRIO AO CUSTEIO DA ATENÇÃO PRIMÁRIA EM SAÚDE PELO FNS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/362/porjeto_30-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/362/porjeto_30-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE TRANSFERÊNCIAS ESPECIAIS EMENDA INDIVIDUAL RP6, FEDERAL PLANO DE AÇÃO 09032022-015526/2022, PROGRAMA 09032022, INVESTIMENTO, ORDEM DE PAGAMENTO Nº 2023OP004704, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO A CONSTRUÇÃO DE PONTE DE MADEIRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_32-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_32-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE TERMO DE CONVÊNIO Nº 57/2024/PGE-SEOSP EMENDA INDIVIDUAL, ESTADUAL PROCESSO Nº 0069.600964/2021-09, INVESTIMENTO, NOTA DE EMPENHO Nº 2023NE000815 E 2023NE000909, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO A CONSTRUÇÃO DE BARRACÃO NA LINHA 144 KM 10, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_33-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_33-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO,  RECURSOS ORIUNDOS DO  FNDE RESTITUIÇÃO,  CONFORME ORIENTAÇÃO TÉCNICA N.01/2019/MPC-RO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_34-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_34-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE TRANSFERÊNCIAS ESPECIAIS EMENDA INDIVIDUAL RP6, FEDERAL PLANO DE AÇÃO 09032023-038230/2023, PROGRAMA 09032023, INVESTIMENTO, ORDEM DE_x000D_
 PAGAMENTO Nº 2023OP007431, DESTINADO A COMPLEMENTAÇÃO E CONCLUSÃO DO PROJETO DE CONSTRUÇÃO DE ESCOLA PADRÃO FNDE DE 12 SALAS CONFORME LICITADOS E VALORES DESTINADOS PELO FNDE DO SISTEMA PAR PLANO DE AÇÕES ARTICULADOS E TERMO DE CONVÊNIO Nº 202104089/2021, PROCESSO Nº 23400003896201990, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/366/prjeto_35_-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/366/prjeto_35_-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE SALDO DE _x000D_
 CONVÊNIOS COM A FINALIDADE DE DEVOLUÇÃO DOS RESPECTIVOS SALDOS EM VIRTUDE DA FINALIZAÇÃO DOS MESMOS, EM FAVOR DAS SECRETARIAS DE EDUCAÇÃO E DE OBRAS, CONVÊNIO Nº 162/2021/PJ/DER-RO (AQUISIÇÃO E INSTALAÇÃO DE TUBOS PEAD), 036/2022/PGE/DER-RO  (AQUISIÇÃO  E  INSTALAÇÃO  DE  136/2022/PGE/DER-RO TUBOS  (RECUPERAÇÃO (PEAD), DE ESTRADAS VICINAIS 28,4 KM), REFORMA DE UM PAVILHÃO NA ESCOLA EMEF SARAH KUBISTCHEK CONVÊNIO Nº 597/PGE-2022 E CONVÊNIO Nº 573/PGE-2022 - AQUISIÇÃO DE MAT. DIDATICO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_36-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_36-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE INCREMENTO TEMPORÁRIO AO CUSTEIO DOS SERVIÇOS DE ASSISTÊNCIA HOSPITALAR E AMBULATORIAL PELO FNS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_50.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_50.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ALTERAÇÃO ORÇAMENTÁRIA SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE INCENTIVO_x000D_
 FINANCEIRO DA APS - MANUTENÇÃO DE PAGAMENTO DE VALOR NOMINAL COM BASE EM EXERCÍCIO ANTERIOR, PROCESSOS 25000.069178/9183/ 9163/9181/ 9179/ 084525, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_53-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_53-2024.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS ORIUNDO DE TRANSFERÊNCIAS ESPECIAIS EMENDA INDIVIDUAL RP6, FEDERAL PLANO DE AÇÃO 09032024-072913/2024, PROGRAMA 09032024, INVESTIMENTO, ORDEM DE PAGAMENTO Nº 2024OP002389, DESTINADO À PAVIMENTAÇÃO E BLOCO DE CONCRETO E ILUMINAÇÃO PÚBLICA EM LED, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/370/1-000641-2024_01.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/370/1-000641-2024_01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS ORIUNDO DE TRANSFERÊNCIAS ESPECIAIS EMENDA INDIVIDUAL RP6, FEDERAL PLANO DE AÇÃO 09032024-066278/2024, PROGRAMA 09032024, INVESTIMENTO, ORDEM DE PAGAMENTO Nº 2024OP004223, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO À CONSTRUÇÃO DE BUEIRO DE CONCRETO BCC, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO  ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, (REFERENTE A REESTIMATIVA DE RECEITA CONFORME PORT. INTERM. Nº 5, DE MAIO DE 2024 E LC Nº 201, DE 24 DE OUTUBRO DE 2023 ANEXO - FUNDEB, RECURSOS ORIUNDOS DO FNDE _x000D_
 PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR CONFORME LEI 11.947, DE 16/06/2021 ANEXO, FNDE - PROGRAMA SALÁRIO-EDUCAÇÃO PORTARIA Nº 105, DE 08 DE FEVEREIRO DE 2024 ANEXO) E RECEITAS TRIBUTÁRIAS DE IMPOSTOS (ICMS, FPM E IPVA), TAXAS E CONTRIBUIÇÕES, EM FAVOR DAS SECRETARIAS MUNICIPAIS DE SAÚDE, ASS. SOCIAL, FAZENDA E EDUCAÇÃO, RECURSOS SERÁ APLICADO EM FOLHA DE PAGAMENTO DE PESSOAL A SER APRECIADA PELO PODER LEGISLATIVO MUNICIPAL, E  DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_57-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_57-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DE INCREMENTO TEMPORÁRIO AO CUSTEIO DA ATENÇÃO PRIMÁRIA EM SAÚDE PELO FNS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_65-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_65-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO  ESPECIAL POR EXCESSO DE ARRECADAÇÃO  PROVENIENTE DE RECURSOS REFERENTE A  REESTIMATIVA DE RECEITA CONFORME LEI Nº  14.113, DE 25 DE DEZEMBRO DE 2020, QUE  REGULAMENTA O FUNDO DE MANUTENÇÃO E  DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE  VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO  (FUNDEB), DE QUE TRATA O ART. 212-A DA  CONSTITUIÇÃO FEDERAL; REVOGA DISPOSITIVOS DA LEI Nº 11.494, DE 20 DE JUNHO DE 2007, PORTARIA Nº 109, DE 8 DE FEVEREIRO DE 2024, E PORTARIA INTERMINISTERIAL Nº 5, DE MAIO DE 2024, E LC Nº 201, DE 24), E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_66-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_66-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO, ORIUNDO DE TRANSFERÊNCIA FEDERAL DE ASSIST. FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM (VARIÁVEL), CONFORME PORTARIA GM/MS Nº PORTARIA GM-MS Nº 5287 E 5424, PROCESSOS 25000.129067/2024-31 E 25000.144821/2024-63, E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_67-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_67-2024.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I, do art. 4° da lei  municipal n. 1594/2023 (Estima a Receita e Fixa as Despesas do Município de Novo Horizonte do Oeste - RO, para o Exercício Financeiro de  2024).</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_68-2024.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_68-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DE SALDO DE CONVÊNIO ESTADUAL NÃO UTILIZADO, DEVIDO À NECESSIDADE DE ADEQUAÇÃO DO ORÇAMENTO PARA DEVOLUÇÃO DO SALDO DE CONVÊNIO Nº 236/PGE/2021 (EQUIPAMENTOS AGRÍCOLAS) E CONVÊNIO Nº 450/2022/PGE (AQUISIÇÃO DE TORRADOR E MOEDOR DE CAFÉ E SELADORA AUTOMÁTICA), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -902,68 +902,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_01-24_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_02-24_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_no_03-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/337/prrojeto_de_lei_04-24_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_05-24_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_06-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_08_2024_-_credito_especial_por_superavit_financeiro_-_obras.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_09_2024_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/345/projeto_de_lei_11_2024_-_altera_dispositivo_da_lei_1108_2018_-_ipsnh.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/346/projeto_de_lei_12_2024_-_cessao_de_uso_caminhao_-__assossiacao_serra_grande.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_14_2024_-_credito_suplementar_por_anulacao_-_remanejamento_-_saude_-_proc_231.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_15_2024_-_credito_especial_por_superavit_financeiro_-_fazenda_-_proc_267.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/352/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/353/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/354/projeto_de_lei_20_2024_-_credito_especial_por_superavit_financeiro_-_obras_-_proc_350.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_21_2024_-_credito_especial_por_superavit_financeiro_-_sude_-_proc_348.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_25-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_27-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_28-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_29-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/362/porjeto_30-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_32-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_33-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_34-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/366/prjeto_35_-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_36-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_50.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_53-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/370/1-000641-2024_01.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_57-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_65-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_66-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_67-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_68-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_01-24_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_02-24_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/336/projeto_no_03-2024_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/337/prrojeto_de_lei_04-24_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_05-24_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_06-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/341/projeto_de_lei_08_2024_-_credito_especial_por_superavit_financeiro_-_obras.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/342/projeto_de_lei_09_2024_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/345/projeto_de_lei_11_2024_-_altera_dispositivo_da_lei_1108_2018_-_ipsnh.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/346/projeto_de_lei_12_2024_-_cessao_de_uso_caminhao_-__assossiacao_serra_grande.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_14_2024_-_credito_suplementar_por_anulacao_-_remanejamento_-_saude_-_proc_231.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_15_2024_-_credito_especial_por_superavit_financeiro_-_fazenda_-_proc_267.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/349/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/351/projeto_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/352/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/353/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/354/projeto_de_lei_20_2024_-_credito_especial_por_superavit_financeiro_-_obras_-_proc_350.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_21_2024_-_credito_especial_por_superavit_financeiro_-_sude_-_proc_348.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_25-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_27-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_28-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_29-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/362/porjeto_30-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_32-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_33-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_34-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/366/prjeto_35_-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_36-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_50.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_53-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/370/1-000641-2024_01.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_57-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_65-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_66-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/376/projeto_de_lei_67-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/375/projeto_de_lei_68-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>