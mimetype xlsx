--- v0 (2026-03-04)
+++ v1 (2026-06-04)
@@ -54,904 +54,904 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ronaldo Delazari</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_01_2023_-_altera_dispositivos_da_lei_do_ipnsh_1108_2018_-_aporte_financeiro.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_01_2023_-_altera_dispositivos_da_lei_do_ipnsh_1108_2018_-_aporte_financeiro.doc</t>
   </si>
   <si>
     <t>“Altera dispositivo na Lei Municipal 1108/2018, que dispõe sobre a reestruturação do Instituto de Previdência Social dos servidores Públicos de Novo Horizonte do Oeste/RO e, dá outras providências.”</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_02_2023_-_altera_dispositivos_da_lei_701_2010_-_auxilio_transporte_motorista.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_02_2023_-_altera_dispositivos_da_lei_701_2010_-_auxilio_transporte_motorista.doc</t>
   </si>
   <si>
     <t>“Altera dispositivos na Lei 701/2010, que dispõe sobre plano de carreira dos profissionais da educação do Município de Novo Horizonte do Oeste, e dá outras providências”</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_03_2022_-_altera_o_anexo_ii_da_lei_4126_2022_organograma_-_obras.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_03_2022_-_altera_o_anexo_ii_da_lei_4126_2022_organograma_-_obras.docx</t>
   </si>
   <si>
     <t>“Altera o anexo II da Lei Municipal n. 1426/2022”, que dispõe sobre o organograma do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_04_2022_-_credito_especial_por_superavit_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_04_2022_-_credito_especial_por_superavit_-_obras.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO DECORRENTE DE RECURSO ORIUNDO DE CONVÊNIO Nº 042/2022/PGE/DER-RO – FITHA 2022 PARA RECUPERAÇÃO DE ESTRADAS VICINAIS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_05_2023_-_altera_dispositivo_na_lei_municipal_n._850_2013_-_codigo_tributario_do_municipal.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_05_2023_-_altera_dispositivo_na_lei_municipal_n._850_2013_-_codigo_tributario_do_municipal.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivo na Lei Municipal n. 850/2013 - Código Tributário do Municipal – e dá outras providências”.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_06_2023_-_altera_dispositivo_da_lei_municipal_1104-2018_-_vistador.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_06_2023_-_altera_dispositivo_da_lei_municipal_1104-2018_-_vistador.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivos da Lei Municipal 1104/2018, que Institui e dispõe sobre o Programa Primeira Infância no SUAS e dá outras providências”.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_10_2023_-_credito_especial_por_superavit_financeiro_e_excesso_de_arrecadacao_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_10_2023_-_credito_especial_por_superavit_financeiro_e_excesso_de_arrecadacao_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO DECORRENTE DO TERMO DO CONVÊNIO Nº 901966/2020, FEDERAL – CALHA NORTE EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO A AQUISIÇÃO DE EQUIPAMENTOS (ROLO COMPACTADOR LISO, VASSOURA RECOLHEDORA, CAPINADEIRA E BETONEIRA), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DO TERMO DO CONVÊNIO Nº 036/2022/PGE/DER-RO EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO A IMPLANTAÇÃO DE TUBOS CORRUGADOS PEAD, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DO TERMO DO CONVÊNIO Nº 136/2022/PGE/DER-RO PROCESSO Nº 0009.073781/2022-95 EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO A RECUPERAÇÃO DE ESTRADAS VICINAIS 28,40 KM, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DO CONVÊNIO ESTADUAL, CONVÊNIO 162/2021/PJ/DER-RO EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO A AQUISIÇÃO E INSTALAÇÃO DE TUBOS DE PEAD, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_14_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_14_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DO CONVÊNIO 152/2021/PJ/DER-RO EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO  IMPLANTAÇÃO DE TUBOS DE PEAD, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_15_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_15_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DO CONVÊNIO FEDERAL VIA CALHA NORTE, CONVÊNIO 865374/2018 EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, DESTINADO  ILUMINAÇÃO DA ENTRADA DA CIDADE NA RO 135, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CESSÃO DE USO DE VEÍCULO COM ASSOCIAÇÃO DOS PRODUTORES RURAIS BOA UNIÃO (APRUBU) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_17_2023_-_reformula_a_estrutura_do_conselho_municipal_de_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_17_2023_-_reformula_a_estrutura_do_conselho_municipal_de_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Reformula a Estrutura do Conselho Municipal de Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_18_2023_-_altera_o_anexo_ii_da_lei_4126_2022_organograma.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_18_2023_-_altera_o_anexo_ii_da_lei_4126_2022_organograma.docx</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei Municipal n. 1426/2022”, que dispõe sobre o organograma do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_19_2023_-_credito_especial_por_superavit_financeiro_-_assistencia_social.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_19_2023_-_credito_especial_por_superavit_financeiro_-_assistencia_social.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DE TRANSFERÊNCIA DE MUNICÍPIOS DO TERMO DE COOPERAÇÃO QUE CELEBRAM (NOVA BRASILÂNDIA E NOVO HORIZONTE) EM FAVOR DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_20_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_20_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DO CONVÊNIO ESTADUAL, CONVÊNIO 228/2021/PJ/DER-RO (CONSTRUÇÃO DE BUEIROS TUBULARES DE CONCRETO) EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei-21.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei-21.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO RECURSO ORIUNDO DE REPASSE DO SUS ATENÇÃO PRIMÁRIA EM SAÚDE, CONFORME RESOLUÇÃO Nº 011/CMS, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, DESTINADO A INVESTIMENTO AQUISIÇÃO DE_x000D_
 UNIDADE MÓVEL DE SAÚDE (AMBULÂNCIA TIPO SEMI – UTI), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DE RENDIMENTOS DE RECURSO DO CONVÊNIO ESTADUAL, CONVÊNIO 239/PGE-2022 (AQUISIÇÃO DE MATERIAL DIDÁTICO) EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_23_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_23_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DO TERMO DO CONVÊNIO Nº 573/PGE-2022 (DESENVOLVIMENTO DO ENSINO FUNDAMENTAL) EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_24_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_24_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DE PNAT – PROGRAMA NACIONAL DE AUXÍLIO AO TRANSPORTE ESCOLAR EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_25_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_25_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DE CONVÊNIO TRANSPORTE ESCOLAR DO ANO 2022 – EDUCAÇÃO BÁSICA EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_26_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_26_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DO PNAE – PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR - EDUCAÇÃO BÁSICA EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_27_2023_-_credito_especial_por_superavit_financeiro_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_27_2023_-_credito_especial_por_superavit_financeiro_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO RECURSO ORIUNDO DE REPASSE DO SUS - ESTADO DE RONDÔNIA, COFINANCIAMENTO DA ATENÇÃO PRIMÁRIO À SAÚDE - APS, CONFORME RESOLUÇÃO Nº 641/2022/SESAU-CIB E 491/2022/SESAU-CIB, RECURSO DO FUNDO DE SAÚDE - ESTADO DE RONDÔNIA PROCESSO: Nº 0036.1110073/2022-15, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_28_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_28_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DO TRANSFERÊNCIA ESPECIAL – EMENDA INDIVIDUAL RP6, FEDERAL – PLANO DE AÇÃO 09032022-014179/2022, PROGRAMA 09032022 (CUSTEIO DAS ATIVIDADES DA SECRETARIA DE OBRAS) EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_29_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_29_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DO TRANSFERÊNCIA DO FNDE, PROGRAMA DE APOIO A NOVAS TURMAS DA EDUCAÇÃO INFANTIL (MANUTENÇÃO DA EDUCAÇÃO INFANTIL) EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_30_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_30_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DO TRANSFERÊNCIA ESPECIAL – EMENDA INDIVIDUAL RP6, FEDERAL – PLANO DE AÇÃO 09032022-022421/2022, PROGRAMA 09032022-4 (AQUISIÇÃO DE LUMINÁRIAS DE LED PARA ILUMINAÇÃO PÚBLICA DO DISTRITO DE MIGRANTINÓPOLIS E SEDE DO MUNICÍPIO) EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_31_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_31_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DO TRANSFERÊNCIA ESPECIAL – EMENDA INDIVIDUAL RP6, FEDERAL – PLANO DE AÇÃO 09032022-022421/2022, PROGRAMA 09032022 (REFORMA E AMPLIAÇÃO DO PRÉDIO ADMINISTRATIVO DA PREFEITURA MUNICIPAL) EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_32_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_32_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DO TRANSFERÊNCIA ESPECIAL – EMENDA INDIVIDUAL RP6, FEDERAL – PLANO DE AÇÃO 09032022-022421/2022, PROGRAMA 09032022 (REVITALIZAÇÃO DO CANTEIRO CENTRAL DO DISTRITO DE MIGRANTINÓPOLIS) EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_lei_33_2023_-_reajuste_do_piso_salarial_dos_profissionais_do_magisterio.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_lei_33_2023_-_reajuste_do_piso_salarial_dos_profissionais_do_magisterio.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o reajuste do piso salarial dos profissionais do magistério em atenção ao disposto na Lei Federal nº 11.738/2008, no percentual de 14,95%”.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_34_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_34_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DO TERMO DO CONVÊNIO Nº 597/PGE-2022 (REFORMA DE UM PAVILHÃO NA ESCOLA EMEF SARAH KUBISTCHEK) EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_35_2023_-_altera_dispositivo_da_lei_1052_2017_-_limpeza_de_terrenos_baldios.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_35_2023_-_altera_dispositivo_da_lei_1052_2017_-_limpeza_de_terrenos_baldios.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivos na lei municipal n. 1052/2017, que dispõe sobre a limpeza de terrenos baldios ou não no município de Novo Horizonte do Oeste, e dá outras providências.”</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DO TRANSFERÊNCIA ESPECIAIS – EMENDA INDIVIDUAL RP6, OGU-2022, FEDERAL – PLANO DE AÇÃO 09032022-020683/2022, PROGRAMA 09032022 (AQUISIÇÃO E INSTALAÇÃO DE TUBOS DE CONCRETO) EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>SÚMULA: “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_38_2023_-_doacao_de_imovel_a_emater.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_38_2023_-_doacao_de_imovel_a_emater.docx</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A DOAÇÃO DE TERRENO DE PROPRIEDADE DO MUNICÍPIO PARA A ENTIDADE AUTÁRQUICA DE ASSISTÊNCIA TECNICA E EXTENSÃO RURAL DO ESTADO DE RONDÔNIA – EMATER - RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_39_2023_-_altera_o_anexo_da_lei_1173.2018_-_cosip.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_39_2023_-_altera_o_anexo_da_lei_1173.2018_-_cosip.doc</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos na Lei Municipal n. 1173/2018 (Lei que institui a COSIP), e dá outras providências”.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_40_2023_-_credito_especial_por_superavit_financeiro_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_40_2023_-_credito_especial_por_superavit_financeiro_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO RECURSO ORIUNDO DE REPASSE DO SUS – ESTADO DE RONDÔNIA E RECURSO DO CONVÊNIO 421/PGE-2021, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, DESTINADO A AQUISIÇÃO DE MEDICAMENTO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_41_2023_-_licenciamento_ambiental.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_41_2023_-_licenciamento_ambiental.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre os procedimentos de licenciamento ambiental, para a emissão de licenças, certidões e autorizações ambientais, a serem realizadas pela secretaria municipal de agricultura e meio ambiente, do município de novo horizonte do oeste”, e dá outras providências”.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_42_2023_-_plano_municipal_de_saneamento_basico.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_42_2023_-_plano_municipal_de_saneamento_basico.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 42/2023 SÚMULA: “INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DESTINADO À GESTÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE SANEAMENTO BÁSICO, A SABER: ABASTECIMENTO DE ÁGUA, ESGOTAMENTO SANITÁRIO, LIMPEZA URBANA, MANEJO DE RESÍDUOS SÓLIDOS, DRENAGEM URBANA E MANEJO DAS ÁGUAS PLUVIAIS, EM TODO O TERRITÓRIO DO MUNICÍPIO DE NOVO HORIZONTE DO OESTE.”.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_43_2023_-_politica_municipal_de_protecao_ao_meio_ambiente.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_43_2023_-_politica_municipal_de_protecao_ao_meio_ambiente.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 43/2023 - “INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO AO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_44_2023_-_reorganiza_tabela_de_cargos_efetivos.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_44_2023_-_reorganiza_tabela_de_cargos_efetivos.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 44/2023 - “Dispõe sobre a reorganização do quadro de cargos efetivos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_45_2023_-_reajuste_do_piso_enfermeiras_enfermagem.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_45_2023_-_reajuste_do_piso_enfermeiras_enfermagem.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a implantação do piso salarial para os enfermeiros, técnicos de enfermagem e auxiliares de enfermagem consoante a Emenda Constitucional n. 124 e 127/2022, Lei Federal n. 14.434/2022 e Portaria nº 597/2023 da União”.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_46_2023_-_altera_dispositivo_da_lei_1460_2022_reajuste_-_gestor_ambiental.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_46_2023_-_altera_dispositivo_da_lei_1460_2022_reajuste_-_gestor_ambiental.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 46/2023 - SÚMULA: “Altera dispositivos na Lei Municipal n. 1460/2022, que Reajusta os vencimentos dos cargos de Assistente Social, Psicólogo e Técnico Agrícola de provimento efetivo, e dá outras providências”.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_47_2023_-_produtividade_gestor_ambiental.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_47_2023_-_produtividade_gestor_ambiental.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 47/2023 - INSTITUI A GRATIFICAÇÃO DE PRODUTIVIDADE AOS CARGO DE GESTOR AMBIENTAL DO MUNICÍPIO DE NOVO HORIZONTE DO OESTE-RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_48_2023_-_prorrogacao_contratacao_emergencial_seletivo_edital_04_2022.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_48_2023_-_prorrogacao_contratacao_emergencial_seletivo_edital_04_2022.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a prorrogação por mais 01 (um) ano o prazo de vigência dos contratos por tempo determinado do teste seletivo regulamentado pelo Edital nº 04/2022 e Lei Municipal n. 1482/2022, no município de Novo Horizonte do Oeste/RO.”</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_49_2023_-_conselho_fundo_ambiental.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_49_2023_-_conselho_fundo_ambiental.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 49/2023 - INSTITUI O CONSELHO MUNICIPAL DE MEIO AMBIENTE - CMMA E O FUNDO MUNICIPAL AMBIENTAL - FMA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 50/2023 - REGULAMENTA O SISTEMA DE CONTRATAÇÃO DE MÉDICOS CLÍNICO GERAI E DE ESPECIALIDADES, NO ÂMBITO DAS UNIDADES DE ATENÇÃO BÁSICA, HOSPITAL MUNICIPAL E DEMAIS UNIDADES DE SAÚDE DO MUNICÍPIO DE NOVO HORIZONTE DO OESTE MEDIANTE CREDENCIAMENTO POR CHAMAMENTO PÚBLICO, ACRESCENTA DISPOSITIVO NA LEI MUNICIPAL N. 957/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_51_2023_-_adicional_de_exclusividade.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_51_2023_-_adicional_de_exclusividade.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 51/2023 - “Instituí o Adicional de Exclusividade - ADE ao servidor efetivo investido no cargo de Procurador Jurídico do Quadro de Pessoal do Poder executivo, e dá outras providências”.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_52_2023_-_altera_o_anexo_ii_da_lei_4126_2022_organograma_-_saude.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_52_2023_-_altera_o_anexo_ii_da_lei_4126_2022_organograma_-_saude.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 52/2023 - “Altera o anexo II da Lei Municipal n. 1426/2022”, que dispõe sobre o organograma do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_53_2023_-_nomeia_-_denominacao_predio_publico_ubs_-_maria_jorcelina_rodrigues.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_53_2023_-_nomeia_-_denominacao_predio_publico_ubs_-_maria_jorcelina_rodrigues.doc</t>
   </si>
   <si>
     <t>Denomina o nome do Prédio da Unidade Básica de Saúde – UBS – MARIA JORCELINA RODRIGUES do Município de Novo Horizonte do Oeste, e dá outras providências</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_54_2023_-_nomeia_-_denominacao_predio_publico_ubs_-_nalvina_pereira.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_54_2023_-_nomeia_-_denominacao_predio_publico_ubs_-_nalvina_pereira.doc</t>
   </si>
   <si>
     <t>Denomina o nome do Prédio da Unidade Básica de Saúde – UBS – NALVINA PEREIRA do Município de Novo Horizonte do Oeste, e dá outras providências</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_55_2023_-_calculo_atuarial_2023_plano_de_amortizacao__-_ipsnh.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_55_2023_-_calculo_atuarial_2023_plano_de_amortizacao__-_ipsnh.doc</t>
   </si>
   <si>
     <t>Altera o Plano de Amortização para equacionamento do déficit atuarial do IPSNH - Instituto de Previdência dos Servidores Públicos de Novo Horizonte do Oeste/RO, conforme diretrizes emanadas pela Portaria MPS nº. 1467/2022 e suas alterações, e dá outras providências</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_56_2023_-_altera_dispositivos_lei_do_piso_educacao.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_56_2023_-_altera_dispositivos_lei_do_piso_educacao.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Acrescenta dispositivos na lei municipal n. 1549/2023, que autorizou o reajuste do piso salarial dos profissionais do magistério em atenção ao disposto na Lei Federal nº 11.738/2008, no percentual de 14,95%, e dá outras providências”.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_65_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_65_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DE RECURSO ORIUNDO DE TRANSFERENCIA FEDERAL LEI Nº 195/2022 – LEI PAULO GUSTAVO, CONFORME TERMO DE ADESÃO 30882120230002-014615, PROCESSO: 01400.005980/2023-91, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, DESTINADO A FOMENTO DAS AÇÕES DE INCENTIVO A CULTURA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_67_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_67_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DE EMENDA PARLAMENTAR INDIVIDUAL, PARA CUSTEIO DE AQUISIÇÃO DE MEDICAMENTOS HOSPITALARES, CNES 4002385, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_68_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_68_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DE TRANSFERENCIA FEDERAL, ASSISTÊNCIA FINANCEIRA PARA PAGAMENTO DO PISO SALARIAL DOS PROFISSIONAIS DA ENFERMAGEM, CONFORME PORTARIA GM/MS Nº 1.355 DE 27/09/2023, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_69_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_69_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DE REESTIMATIVA DE RECEITA, ATENÇÃO ESPECIALIZADA, CONFORME PORTARIA Nº 01621, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_70_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_70_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DE CONVÊNIO Nº 298/PGE-2020, E RENDIMENTOS DE APLICAÇÃO DO RECURSO DO CONVÊNIO, AQUISIÇÃO DE MOTOCICLETAS – DEVOLUÇÃO DE CONVÊNIO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cido Motos</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/266/requerimento__01_-_jose_aparecido_de_oliveira.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/266/requerimento__01_-_jose_aparecido_de_oliveira.doc</t>
   </si>
   <si>
     <t>Requer que o Secretario de Obras, senhor Leri Veloso da Cruz venha a esta casa de Leis, na segunda sessão ordinária, que será realizada na próxima terça feira, dia 14 de fevereiro, as 8:00 horas da manhã, para fazer um esclarecimento a respeito dos trabalhos realizados por esta secretaria.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Lobão</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/267/requerimento_02_-_vilson_preve_peixer.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/267/requerimento_02_-_vilson_preve_peixer.doc</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal, para que através do Setor  competente  seja tomadas as devidas providencias  em  relação ao  Plano  de Cargos e Salários dos Servidores da Saúde, Ação Social, Obras e Prefeitura.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Jaconias Carlos de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento__04_-_jaconias.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento__04_-_jaconias.doc</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE OBRAS PARA QUE SEJA FEITO UM SERVIÇO PALIATIVO NOS PONTOS CRÍTICOS DA LINHA 156, LADO NORTE.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Daniel da 160</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_05_-_daniel.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_05_-_daniel.doc</t>
   </si>
   <si>
     <t>REQUER DO SECRETARIO DE AÇÃO SOCIAL Sr.  REGINALDO PEREIRA AQUINO, QUE ENCAMINHE A CÂMARA MUNICIPAL, MENSALMENTE O RELATÓRIO DO DIÁRIO DE BORDO DOS VEÍCULOS   LOTADOS   NA   SECRETARIA DE AÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal,  que  através da Vigilância Sanitária, seja tomada as medidas cabíveis contra proprietários de imóveis que te sua fossas abertas.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal,  que  através da Secretaria de Obras,  seja  feito um paliativo na linha 148 lado norte.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_05_-_jaconias.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_05_-_jaconias.doc</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através da Secretária Municipal de Obras e Serviços Públicos, para que seja feito um tapa buraco na Rua Dr. Miguel Vieira Ferreira esquina com a rua Valdelice Siqueira.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_06_-_jose_aparecido.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_06_-_jose_aparecido.doc</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras e Serviços Públicos, para que seja feito um reparo no travessão do KM 12, da linha 140 lado sul, que dá acesso a casa do Sr. Adão.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_07_-_jose_aparecido.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_07_-_jose_aparecido.doc</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras e Serviços Públicos, para que  seja feita reabertura da linha 152 nos km 6 e 7, lado Norte, no local que foi retirado o Cascalho.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>PLLO</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_subsidio.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_subsidio.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do subsídio dos vereadores para a Legislatura de 1º de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PLSPL</t>
   </si>
   <si>
     <t>Projeto de Lei/SEMPLAN</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_01_2023_semplan_-_credito_especial_por_superavit_financeiro_devolucao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_01_2023_semplan_-_credito_especial_por_superavit_financeiro_devolucao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ESPECIAL POR SUPERAVIT FINANCEIRO RECURSO ORIUNDO DE CONVÊNIO Nº 406/PGE-2021, DESTINADO A DEVOLUÇÃO DO VALOR DO CONVÊNIO PARA AQUISIÇÃO DE VEÍCULO PARA ATENDER O CENTRO DE SAÚDE DE MIGRANTINOPOLIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_02_2023_semplan_-_credito_especial_por_superavit_financeiro_-_agricultura_e_meio_ambiente.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_02_2023_semplan_-_credito_especial_por_superavit_financeiro_-_agricultura_e_meio_ambiente.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ESPECIAL POR SUPERAVIT FINANCEIRO RECURSO ORIUNDO DE CONVÊNIO Nº 236/PGE/2021, Processo n° 0025.488756/2021-23, Secretaria Municipal de Agricultura e Meio Ambiente, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_03_2023_semplan_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_03_2023_semplan_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03/2023/SEMPLAN - SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DECORRENTE DO PROCESSO N° 25000.079265/2023-66, PROPOSTA N° 36000510560202300, PORTARIA N° 627, ATENÇÃO PRIMARIA, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/2023/SEMPLAN - SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO OORIUNDO DE REPASSE DO SUS FEDERAL (EMENDA PARLAMENTAR INDIVIDUAL), PARA ESTRUTURAÇÃO-  ATENTAÇÃO PRIMÁRIA, CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE – UBS DE NOVO HORIZONTE DO OESTE, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_05_2023_semplan_-_credito_especial_por_excesso_de_arrecadacao_-_saude_450k.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_05_2023_semplan_-_credito_especial_por_excesso_de_arrecadacao_-_saude_450k.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2023/SEMPLAN - SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO ORIUNDO DE TRANSFERÊNCIA ESPECIAL – EMENDA INDIVIDUAL RP6, FEDERAL – PLANO DE AÇÃO 09032022-015526/2022, PROGRAMA 09032022, DESTINAÇÃO A CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE – UBS – NOVO HORIZONTE, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2023/SEMPLAN - SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO RECURSO ORIUNDO DO TERMO DO CONVÊNIO Nº 69/2023/SESAU-CIB, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07/2023/SEMPLAN - SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, RECURSO ORIUNDO DE SALDO EM CONTA NÃO UTILIZADO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_08_2023_semplan_-_credito_especial_por_superavit_financeiro_e_excesso_de_arrecadacao_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_08_2023_semplan_-_credito_especial_por_superavit_financeiro_e_excesso_de_arrecadacao_-_educacao.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08/2023/SEMPLAN - SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO, RECURSO ORIUNDO DE RESTITUIÇÃO DO FUNDEB, CONFORME NOTA TÉCNICA N° 01/2019/MPC-RO, DESTINADO A MANUTENÇÃO DA EDUCAÇÃO BÁSICA, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1258,68 +1258,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_01_2023_-_altera_dispositivos_da_lei_do_ipnsh_1108_2018_-_aporte_financeiro.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_02_2023_-_altera_dispositivos_da_lei_701_2010_-_auxilio_transporte_motorista.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_03_2022_-_altera_o_anexo_ii_da_lei_4126_2022_organograma_-_obras.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_04_2022_-_credito_especial_por_superavit_-_obras.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_05_2023_-_altera_dispositivo_na_lei_municipal_n._850_2013_-_codigo_tributario_do_municipal.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_06_2023_-_altera_dispositivo_da_lei_municipal_1104-2018_-_vistador.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_10_2023_-_credito_especial_por_superavit_financeiro_e_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_14_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_15_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_17_2023_-_reformula_a_estrutura_do_conselho_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_18_2023_-_altera_o_anexo_ii_da_lei_4126_2022_organograma.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_19_2023_-_credito_especial_por_superavit_financeiro_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_20_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_23_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_24_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_25_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_26_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_27_2023_-_credito_especial_por_superavit_financeiro_-_saude.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_28_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_29_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_30_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_31_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_32_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_lei_33_2023_-_reajuste_do_piso_salarial_dos_profissionais_do_magisterio.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_34_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_35_2023_-_altera_dispositivo_da_lei_1052_2017_-_limpeza_de_terrenos_baldios.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_38_2023_-_doacao_de_imovel_a_emater.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_39_2023_-_altera_o_anexo_da_lei_1173.2018_-_cosip.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_40_2023_-_credito_especial_por_superavit_financeiro_-_saude.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_41_2023_-_licenciamento_ambiental.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_42_2023_-_plano_municipal_de_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_43_2023_-_politica_municipal_de_protecao_ao_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_44_2023_-_reorganiza_tabela_de_cargos_efetivos.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_45_2023_-_reajuste_do_piso_enfermeiras_enfermagem.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_46_2023_-_altera_dispositivo_da_lei_1460_2022_reajuste_-_gestor_ambiental.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_47_2023_-_produtividade_gestor_ambiental.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_48_2023_-_prorrogacao_contratacao_emergencial_seletivo_edital_04_2022.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_49_2023_-_conselho_fundo_ambiental.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_51_2023_-_adicional_de_exclusividade.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_52_2023_-_altera_o_anexo_ii_da_lei_4126_2022_organograma_-_saude.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_53_2023_-_nomeia_-_denominacao_predio_publico_ubs_-_maria_jorcelina_rodrigues.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_54_2023_-_nomeia_-_denominacao_predio_publico_ubs_-_nalvina_pereira.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_55_2023_-_calculo_atuarial_2023_plano_de_amortizacao__-_ipsnh.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_56_2023_-_altera_dispositivos_lei_do_piso_educacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_65_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_67_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_68_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_69_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_70_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/266/requerimento__01_-_jose_aparecido_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/267/requerimento_02_-_vilson_preve_peixer.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento__04_-_jaconias.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_05_-_daniel.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_05_-_jaconias.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_06_-_jose_aparecido.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_07_-_jose_aparecido.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_subsidio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_01_2023_semplan_-_credito_especial_por_superavit_financeiro_devolucao_-_saude.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_02_2023_semplan_-_credito_especial_por_superavit_financeiro_-_agricultura_e_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_03_2023_semplan_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_05_2023_semplan_-_credito_especial_por_excesso_de_arrecadacao_-_saude_450k.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_08_2023_semplan_-_credito_especial_por_superavit_financeiro_e_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_01_2023_-_altera_dispositivos_da_lei_do_ipnsh_1108_2018_-_aporte_financeiro.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_02_2023_-_altera_dispositivos_da_lei_701_2010_-_auxilio_transporte_motorista.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_03_2022_-_altera_o_anexo_ii_da_lei_4126_2022_organograma_-_obras.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_04_2022_-_credito_especial_por_superavit_-_obras.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_de_lei_05_2023_-_altera_dispositivo_na_lei_municipal_n._850_2013_-_codigo_tributario_do_municipal.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_06_2023_-_altera_dispositivo_da_lei_municipal_1104-2018_-_vistador.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_10_2023_-_credito_especial_por_superavit_financeiro_e_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_14_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_15_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_17_2023_-_reformula_a_estrutura_do_conselho_municipal_de_saude.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_18_2023_-_altera_o_anexo_ii_da_lei_4126_2022_organograma.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_19_2023_-_credito_especial_por_superavit_financeiro_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_20_2023_-_credito_especial_por_superavit_financeiro_-_obras.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_de_lei_23_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_de_lei_24_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_25_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_26_2023_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_27_2023_-_credito_especial_por_superavit_financeiro_-_saude.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_28_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_29_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_30_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_31_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_de_lei_32_2023_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_de_lei_33_2023_-_reajuste_do_piso_salarial_dos_profissionais_do_magisterio.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_34_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_35_2023_-_altera_dispositivo_da_lei_1052_2017_-_limpeza_de_terrenos_baldios.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_38_2023_-_doacao_de_imovel_a_emater.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_39_2023_-_altera_o_anexo_da_lei_1173.2018_-_cosip.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_40_2023_-_credito_especial_por_superavit_financeiro_-_saude.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_41_2023_-_licenciamento_ambiental.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_42_2023_-_plano_municipal_de_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/311/projeto_de_lei_43_2023_-_politica_municipal_de_protecao_ao_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_de_lei_44_2023_-_reorganiza_tabela_de_cargos_efetivos.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_45_2023_-_reajuste_do_piso_enfermeiras_enfermagem.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_de_lei_46_2023_-_altera_dispositivo_da_lei_1460_2022_reajuste_-_gestor_ambiental.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_47_2023_-_produtividade_gestor_ambiental.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_48_2023_-_prorrogacao_contratacao_emergencial_seletivo_edital_04_2022.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_49_2023_-_conselho_fundo_ambiental.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_51_2023_-_adicional_de_exclusividade.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_52_2023_-_altera_o_anexo_ii_da_lei_4126_2022_organograma_-_saude.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_53_2023_-_nomeia_-_denominacao_predio_publico_ubs_-_maria_jorcelina_rodrigues.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_54_2023_-_nomeia_-_denominacao_predio_publico_ubs_-_nalvina_pereira.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_55_2023_-_calculo_atuarial_2023_plano_de_amortizacao__-_ipsnh.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/328/projeto_de_lei_56_2023_-_altera_dispositivos_lei_do_piso_educacao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_65_2023_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_67_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_68_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/332/projeto_de_lei_69_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_lei_70_2023_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/266/requerimento__01_-_jose_aparecido_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/267/requerimento_02_-_vilson_preve_peixer.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/283/requerimento__04_-_jaconias.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_05_-_daniel.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_05_-_jaconias.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_06_-_jose_aparecido.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_07_-_jose_aparecido.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_subsidio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_01_2023_semplan_-_credito_especial_por_superavit_financeiro_devolucao_-_saude.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_02_2023_semplan_-_credito_especial_por_superavit_financeiro_-_agricultura_e_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/319/projeto_de_lei_03_2023_semplan_-_credito_especial_por_excesso_de_arrecadacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_05_2023_semplan_-_credito_especial_por_excesso_de_arrecadacao_-_saude_450k.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/324/projeto_de_lei_08_2023_semplan_-_credito_especial_por_superavit_financeiro_e_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>