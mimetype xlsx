--- v0 (2026-03-04)
+++ v1 (2026-06-03)
@@ -54,925 +54,925 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ronaldo Delazari</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recursos de convênio n° 273/PGE-2021 para aquisição de aparelho de Ultrassom, e dá outras providências".</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_02_2022_-_credito_especial_por_superavit_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_02_2022_-_credito_especial_por_superavit_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recursos de convênio O N. 421/PGE-2021 para compra de medicamentos para atenção hospitalar de saúde , e dá outras providências".</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_03_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_portal_de_entrada.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_03_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_portal_de_entrada.doc</t>
   </si>
   <si>
     <t>SÚMULA: “ Autoriza a abertura de crédito adicional especial por excesso de arrecadação proveniente de recursos do convenio 380/PGE-2021 (construção do portal da entrada da cidade), e dá outras providências”.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_04_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_vestiario_bar_e_cozinha.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_04_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_vestiario_bar_e_cozinha.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito adicional especial por excesso de arrecadação proveniente de recursos do convênio 378/PGE-2021 (construção de vestiário, bar e cozinha), e dá outras providências".</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_05_2022_-_credito_especial_por_excesso_de_arrecadacao_-__educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_05_2022_-_credito_especial_por_excesso_de_arrecadacao_-__educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito especial por excesso de arrecadação decorrente de recurso oriundo do termo de compromisso N. 202104089 - plano de ações articuladas - PAR para construção de 12 salas  - projeto FNDE, e dá outras providências".</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_06_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_06_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: “ Autoriza a abertura de crédito adicional especial por excesso de arrecadação decorrente de recurso oriundo do convênio N° 356/PGE para a construção de uma subestação de 150 KVVA na Escola Sarah Kubitschek, e dá outras providências".</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_07_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_07_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recurso oriundo de convênio N° 373/PGE-2021 para reforma e adequação da Escola E.M.E.I. Tempo Feliz, e dá outras providências".</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_08_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_08_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recurso oriundo de convênio N° 136/PGE-2020 para construção de refeitório da E.M.E.I Tempo Feliz e dá outras providências".</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_09_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_09_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMUL: "Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recurso oriundo de convênio N° 024/PGE-2021 para a construção de refeitórios da E.M.M.I Raio de Luz, e dá outras providências".</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_10_2022_-_cessao_imovel_apae.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_10_2022_-_cessao_imovel_apae.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza cessão de uso de bem imóvel do Município á associação de Pais e Amigos dos excepcionais – APAE de Novo Horizonte do Oeste – RO e dá outras providências”.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_11_2022_-_credito_especial_por_superavit_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_11_2022_-_credito_especial_por_superavit_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recurso oriundo dos SUS – fundo a fundo incremento temporário ao custeio, e dá outras providências”.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_12_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_12_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recurso oriundo do restituição do FUNDEB – Educação básica, em favor da Secretaria Municipal de Educação, e dá outras providências”.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_13_2022_-_credito_especial_por_superavit_-_secretarias.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_13_2022_-_credito_especial_por_superavit_-_secretarias.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recurso oriundo transferências constitucionais e outros recursos não vinculado, contribuição da COSIP, recurso ordinários e CIDE, taxas e impostos, e dá outras providências”.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_14_2022_-_credito_especial_por_superavit_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_14_2022_-_credito_especial_por_superavit_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a abertura de crédito adicional especial por excesso de arrecadação decorrente de recurso oriundo de convênio com o Estado, convênio 228/2021/PJ/DER-RO (construção de bueiros tubulares de concreto), e dá outas providências”.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_15_2022_-_credito_suplementar_por_anulacao_-_camara_municipal_-_remanejamento.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_15_2022_-_credito_suplementar_por_anulacao_-_camara_municipal_-_remanejamento.docx</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a abertura de crédito adicional suplementar por anulação e dá outras providências”.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_16_2022_-_altera_dispositivo_da_lei_de_diaria_1423_2022.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_16_2022_-_altera_dispositivo_da_lei_de_diaria_1423_2022.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza e cria dispositivos na lei Municipal 1423/2022, que dispõe sobre a concessão e prestação de contas de diárias e dá outras providências”.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_17_2022_-_plantao_extra_fisioterapeuta.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_17_2022_-_plantao_extra_fisioterapeuta.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre e contratação de prestação de serviço autônomo de profissional fisioterapia em regime de plantão, nas unidades básicas de saúde no Município de Novo Horizonte Do Oeste, e dá outras providências".</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_18_2022_-_dispoe_sobre_o_sistema_unico_de_assistencia_social_-_suas.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_18_2022_-_dispoe_sobre_o_sistema_unico_de_assistencia_social_-_suas.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE N° 018/2022_x000D_
 ASSUNTO: Dispõe sobre o Sistema Único de Saúde SUAS do Município de Novo Horizonte do Oste - RO, e dá outras providencias.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_19_2022_-_credito_especial_por_superavit_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_19_2022_-_credito_especial_por_superavit_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO DECORRENTE DE RECURSO ORIUNDO DE CONVÊNIO Nº 406/PGE-2021, DESTINADO A AQUISIÇÃO DE VEÍCULO PARA ATENDER O CENTRO DE SAÚDE DE MIGRANTINOPOLIS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_20_2022_-_credito_especial_por_superavit_-_assistencia_social.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_20_2022_-_credito_especial_por_superavit_-_assistencia_social.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recurso oriundo do SUAS - fundo da assistência social federal, estadual e recurso próprio, e dá outras providências".</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_21_2022_-_reajuste_do_piso_salarial_dos_profissionais_do_magisterio.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_21_2022_-_reajuste_do_piso_salarial_dos_profissionais_do_magisterio.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE N° 21/2022_x000D_
 SÚMULA: “Autoriza o reajuste do piso salarial dos profissionais do magistério em atenção ao disposto na Lei Federal n°11.738/2008, no percentual de 33,24%.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_22_2022_-_credito_especial_por_excesso_de_arrecadacao_-_iluminacao_da_entrada_da_cidade_na_ro_135.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_22_2022_-_credito_especial_por_excesso_de_arrecadacao_-_iluminacao_da_entrada_da_cidade_na_ro_135.doc</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de crédito adicional especial por superávit financeiro proveniente de recursos do convênio federal via calha norte, convênio 865374/2018 (Iluminação da entrada da cidade na RO 135), e dá outras providências".</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_23_2022_-_credito_especial_por_superavit_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_23_2022_-_credito_especial_por_superavit_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recurso oriundo de convênio 162/2021/PJ/DER-RO (Aquisição e instalação de tubos de PEAD), E dá outras providências".</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_24_2022_-_institui_comissao_permanente_de_sindicancia_e_processo_administrativo_disciplinar_e_especial.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_24_2022_-_institui_comissao_permanente_de_sindicancia_e_processo_administrativo_disciplinar_e_especial.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Regulamenta a comissão permanente de sindicância e Processo Administrativo Disciplinar e Especial e atribui gratificação aos seus membros."</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de crédito adicional especial por excesso de arrecadação proveniente de recurso do convênio 009/PGE-2022 (Construção de praça no de Migrantinopolis), e dá outras providências".</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_26_2022_-_credito_especial_por_execesso_de_arrecadacao_-_construcao_de_barracao_do_esporte_clube_campo_verde.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_26_2022_-_credito_especial_por_execesso_de_arrecadacao_-_construcao_de_barracao_do_esporte_clube_campo_verde.doc</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de crédito adicional especial por excesso de arrecadação proveniente de recurso do convênio 001/PGE-2022 ( Construção de Barracão do Esporte Clube Campo Verde), e dá outras providências".</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_27_2022_-_credito_especial_por_superavit_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_27_2022_-_credito_especial_por_superavit_-_obras.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 27/2022_x000D_
 AUTOR: Executivo Municipal _x000D_
 SÚMULA:"Autoriza a abertura de credito adicional especial por suparávit financeiro decorrente de recurso oriundo do termo do convênio nº 012/2021/FITHA, precesso nº 0009.168210/2021-57 em favor da secretaria municipal de obras, e dá oautras providências."</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_28_2022_-_reajuste_cargos_assistente_social_psicologo_e_tecnico_agricola.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_28_2022_-_reajuste_cargos_assistente_social_psicologo_e_tecnico_agricola.docx</t>
   </si>
   <si>
     <t>"Reajusta os vencimentos dos cargos de Assistente Social, Psicólogo e Técnico Agrícola de provimento efetivo, integrantes do poder Executivo do Município de Novo Horizonte e dá outras providencias.,"</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_29_2022_-_aquisicao_de_120_cento_e_vinte_bombonas_produtores_de_cafe.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_29_2022_-_aquisicao_de_120_cento_e_vinte_bombonas_produtores_de_cafe.doc</t>
   </si>
   <si>
     <t>Súmula: "Autoriza o poder executivo a aquisição de bombonas para doação aos participantes da 3ª edição do concurso municipal de qualidade do café e 7ª edição do concafé estadual e dá outras providencias".</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_30_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_30_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
   </si>
   <si>
     <t>Súmula: "Autoriza a abertura de credito adicional Especial por superávit financeiro decorrente de recurso oriundo de PNAT- programa nacional de transporte escolar, em favor da secretaria municipal de Educação, e dá outras providências."</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_31_2022_-_lei_de_diretrizes_orcamentarias_ldo_2023.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_31_2022_-_lei_de_diretrizes_orcamentarias_ldo_2023.docx</t>
   </si>
   <si>
     <t>Súmula: "Dispõe sobre as diretrizes orçamentárias para o exercícios de 2023, e dá outras providencias".</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_32_2022_-_credito_especial_por_superavit_-_agricultura.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_32_2022_-_credito_especial_por_superavit_-_agricultura.doc</t>
   </si>
   <si>
     <t>Súmula: "Autoriza a abertura de credito adicional especial por superávit financeiro decorrente de recurso oriundo de emenda parlamentar - individual transferência especial RP6 programa 09032021, em favor da secretaria municipal de agricultura, e dá outras providências".</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_33_2022_-_convenio_sicredi_e_instalacao_de_caixa_eletronico_-_copia.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_33_2022_-_convenio_sicredi_e_instalacao_de_caixa_eletronico_-_copia.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza o Município de Novo Horizonte do Oeste firmar convênio com a Cooperativa de crédito, poupança e investimente univales - Sicredi Univales MT/RO e a ceder espaço junto ao palácio Osvaldo Piana para instalação de equipamento de atendimento eletrônico".</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_34_2022_-_credito_especial_e_extraordinario_por_superavit_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_34_2022_-_credito_especial_e_extraordinario_por_superavit_-_saude.doc</t>
   </si>
   <si>
     <t>Súmula: "Autoriza a abertura de credito especial e extraordinário por superávit financeiro, decorrente de recurso vinculado à saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_35_2022_-_altera_o_anexo_i_da_lei_1423.2022_-_diaria.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_35_2022_-_altera_o_anexo_i_da_lei_1423.2022_-_diaria.docx</t>
   </si>
   <si>
     <t>SÚMULA: "Altera o anexo I da lei Municipal n. 1423/2022 (lei que dispõe sobre a concessão e prestação de contas de diárias), e dá outras providências".</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_36_2022_-_altera_e_cria_dispositivos_da_lei_do_ipnsh_1108_2018.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_36_2022_-_altera_e_cria_dispositivos_da_lei_do_ipnsh_1108_2018.doc</t>
   </si>
   <si>
     <t>SÚMULA:  Altera e cria dispositivos na lei Municipal 1108/2018, que dispõe sobre a reestruturação do Instituto de previdência Social dos servidores Públicos de Novo Horizonte do Oeste /RO e, dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_37_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_37_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentaria especial por excesso, de recursos oriundos do SUS custeio referente ao incremento temporário ao custeio dos serviços de assistência Hospitalar e ambulatorial para cumprimento das metas - nacional, em favor da secretaria Municipal de Saúde, e dá outras providências".</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_38_2022_-_ratifica_o_protocolo_de_intencoes_do_consorcio_interfederativo_de_desenvolvimento_de_rondonia__cinderondonia.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_38_2022_-_ratifica_o_protocolo_de_intencoes_do_consorcio_interfederativo_de_desenvolvimento_de_rondonia__cinderondonia.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Ratifica o protocolo de intenções do consórcio interfederativo de desenvolvimento de Rondônia - Cinderondonia e dá outras providências."</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_39_2022_-_credito_especial_por_excesso_de_arrecacao_-_fazenda.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_39_2022_-_credito_especial_por_excesso_de_arrecacao_-_fazenda.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária especial por excesso, de recursos oriundos de repasse do BAP - bônus assinatura petroleiro, receita da cessão onerosa de bônus de ass. do pré-sal para municípios e estados, destinado a pagamento da divida previdenciária, em favor da secretaria municipal de fazenda, e dá outras providências."</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_40_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_40_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentaria especial por excesso, de recursos oriundos de repasse do SUS atenção primária em saúde, conforme portaria GM/MS Nº 843/2022, processo 25000.08450007/2022-52, destinado a custeio das ações primaria de saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_41_2022_-_credito_suplementar_por_anulacao_-_secretaria_de_saude_-_remanejamento_-_copia.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_41_2022_-_credito_suplementar_por_anulacao_-_secretaria_de_saude_-_remanejamento_-_copia.docx</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito adicional suplementar por anulação e dá outras providências."</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_42_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_42_2022_-_credito_especial_por_superavit_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por superávit financeiro decorrente de recurso oriundo de restituição do FUNDEB - Educação básica, conforme orientação técnica nº 01/2019/ MPC-RO, em favor da secretaria municipal de educação."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_lei_43_2022_-_altera_organograma_anual_-_gabinete_e_obras.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_lei_43_2022_-_altera_organograma_anual_-_gabinete_e_obras.docx</t>
   </si>
   <si>
     <t>"Altera o anexo II e III da lei municipal n. 1426/2022", que dispõe sobre o organograma do município, e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_44_2022_-_contratacao_de_profissionais_da_saude_em_carater_temporario_e_de_excepcional_interesse_publico.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_44_2022_-_contratacao_de_profissionais_da_saude_em_carater_temporario_e_de_excepcional_interesse_publico.docx</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação de profissionais da saúde em caráter temporário e de excepcional interesse público, e da outras providências".</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_45_2022_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_45_2022_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por excesso de arrecadação proveniente de recurso do convênio nº 042/2022/PGE/DER-RO - FITHA 2022, em favor da secretaria municipal de Obras, (recuperação de estradas vicinais), e dá outras providências".</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_46_2022_-_doacao_imovel_apae.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_46_2022_-_doacao_imovel_apae.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza alienar, por doação de bem imóvel do Município á Associação de pais e amigos dos excepcionais - APAE de Novo Horizonte do Oeste - RO e dá outras providências."</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_47_2022_-_contratacao_de_profissionais_da_educacao_em_carater_temporario_e_de_excepcional_interesse_publico.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_47_2022_-_contratacao_de_profissionais_da_educacao_em_carater_temporario_e_de_excepcional_interesse_publico.docx</t>
   </si>
   <si>
     <t>SÚMULA: "Dispõe sobre a contratação de profissionais da educação em caráter temporário e de excepcional interesse público, e da outras providências."</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_48_22_-_reajuste_do_piso_salarial_dos_agentes_comunitarios_de_saude_-_acs.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_48_22_-_reajuste_do_piso_salarial_dos_agentes_comunitarios_de_saude_-_acs.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza e estabelece que o piso salarial dos agentes comunitárias de saúde passa a ser de 02 (dois) salários mínimos atualmente em R$ 2.424,00 (dois mil e quatrocentos e vinte e quatro reais), e outras providências."</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_49_2022_-_servico_de_inspecao_municipal_-_sim_-_produto_de_origem_animal.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_49_2022_-_servico_de_inspecao_municipal_-_sim_-_produto_de_origem_animal.docx</t>
   </si>
   <si>
     <t>SÚMULA: "Dispõe sobre o serviço de inspeção Municipal - sim, concernente a produtos de origem animal no Município de Novo Horizonte do Oeste, e dá outras providências."</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_50_2022__-_protoc_intencoes_cincero_-_aleracao_contratual.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_50_2022__-_protoc_intencoes_cincero_-_aleracao_contratual.docx</t>
   </si>
   <si>
     <t>SÚMULA: "Ratifica a 2ª alteração ao contrato de consórcio originado do protocolo de intenções subscrito em 10 de setembro de 2009, firmado junto ao consórcio intermunicipal do Centro Leste do Estado de Rondônia - CIMCERO."</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_51_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_51_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária especial por excesso, de recursos oriundos do SUS atenção primária em Saúde, conforme portaria GM/MS Nº 1687/2022, processo 25000.088844/2022-19, e dá outras providências."</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_52_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_52_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária especial por excesso, de recurso oriundo de repasse do SUS atenção primária em saúde, conforme resolução nº 011/CMS, destinado a investimento aquisição de unidade móvel de saúde (ambulância tipo SEMI - UTI), e dá outras providências."</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_53_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_53_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária especial por excesso, de recurso oriundo do termo de convênio nº 421/PGE/2021, processo 0036.528332/2021-80, destinado a aquisição de medicamentos Hospitalares, e dá outras providências."</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_54_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_54_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária especial por excesso de arrecadação, proveniente recurso oriundo da resolução nº 164/CIB/RO, destinado a aquisição de medicamentos Hospitalares, e dá outras providências."</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_55_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_ponte_mista.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_55_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_ponte_mista.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por excesso de arrecadação proveniente de recurso oriundo do termo do convênio nº 106/2022/PGE/DER-RO processo nº 0009.075245/2022-44 para construção de uma ponte mista, e dá outras providências."</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_56_2022_-_credito_especial_por_excesso_de_arrecadacao_-_recuperacao_de_linhas_vicinais.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_56_2022_-_credito_especial_por_excesso_de_arrecadacao_-_recuperacao_de_linhas_vicinais.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por excesso de arrecadação proveniente de recurso oriundo do termo do convênio nº 136/2022/PGE/DER-RO processo nº 0009.073781/2022-95, destinado a recuperação de estradas vicinais 28,40 km, e dá outras providências."</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_57_2022_-_credito_especial_por_excesso_de_arrecadacao_-_agricultura.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_57_2022_-_credito_especial_por_excesso_de_arrecadacao_-_agricultura.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional por excesso de arrecadação proveniente de recurso oriundo do termo do convênio nº 450/2022/PGE processo nº 0025.070147/2022-01, destinado a aquisição de descascador, torragem e moagem de café, selagem e embalagem, e dá outras providências."</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei_58_2022_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei_58_2022_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por excesso de arrecadação proveniente de recurso oriundo de convênio n. 239/PGE-2022, processo nº 0029.037521/2022-18, destinado a aquisição de material didático, e dá outras providências."</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei_59_2022_-_credito_especial_por_excesso_de_arrecadacao_-_gabinete.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei_59_2022_-_credito_especial_por_excesso_de_arrecadacao_-_gabinete.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por excesso de arrecadação proveniente de recurso oriundo do termo do convênio nº 2022/PGE/SEPOG PROC. Nº 0005.068587/2022-28, que tem como objeto a aquisição de veículo 0km para gabinete, e dá outras providências."</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_60_2022_-_calculo_atuarial_2022_plano_de_amortizacao__-_ipsnh.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_60_2022_-_calculo_atuarial_2022_plano_de_amortizacao__-_ipsnh.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Altera o plano de amortização para equacionamento do déficit atuarial do IPSNH - instituto de previdência dos servidores públicos de Novo Horizonte do Oeste/RO, conforme diretrizes emanadas pela portaria MPS nº. 402/2008, portaria MPAS nº 464/2018 e suas alterações."</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_61_2022_-_credito_especial_por_excesso_de_arrecadacao_-_convenio_plataforma__brasil.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_61_2022_-_credito_especial_por_excesso_de_arrecadacao_-_convenio_plataforma__brasil.doc</t>
   </si>
   <si>
     <t>Súmula: "autoriza a abertura de credito especial por excesso de arrecadação proveniente de recursos do termo do convênio nº 913965/2021/plataforma +Brasil, ministério mapa, e dá outras providências".</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_62_2022_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_62_2022_-_credito_especial_por_superavit_financeiro_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito especial por superávit, de recurso oriundo de emenda parlamentar individual, convênio plataforma +Brasil nº 910624/2021, destinado  a aquisição de veiculo administrativo, e dá outras providências."</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_63_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_63_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária especial por excesso, de recursos oriundos do incremento temporário ao custeio dos serviços de atenção primária em saúde para cumprimento das metas - nacional, destinado a custeio das ações primárias de saúde, em favor da secretaria municipal de saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_64_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_64_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoria a abertura de credito adicional orçamentária especial por excesso, de recursos oriundos do repasse do sus atenção primária em saúde, conforme portaria GM/MS nº 2110/2022, processo 25000.093075/2022-71, destinado a custeio das ações primárias de saúde, em favor da secretaria municipal de saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_65_2022_-_estabelece_criterios_para_a_escolha_de_candidato_ao_provimento_de_cargo_em_comissao_de_diretor_de_escolas_da_rede_municipal.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_65_2022_-_estabelece_criterios_para_a_escolha_de_candidato_ao_provimento_de_cargo_em_comissao_de_diretor_de_escolas_da_rede_municipal.docx</t>
   </si>
   <si>
     <t>"Estabelece critério para a escolha de candidato ao provimento de cargo em comissão de diretor de escolas da rede Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por excesso de arrecadação proveniente de recurso do convênio nº 345/2022/PGE/SEOSP-RO processo nº 0069.318722/2021-66 (reforma e ampliação da câmara municipal), em favor da secretaria municipal de Obras, e dá outras providências".</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_67_2022_-_credito_especial_por_excesso_de_arrecacao_-_recursos_federais_1.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_67_2022_-_credito_especial_por_excesso_de_arrecacao_-_recursos_federais_1.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária por excesso de arrecadação, de recursos oriundos de transferências constitucionais e outros recursos não vinculados, recursos ordinários, CIDE, ICMS, FPM, IPVA, taxas e imposto, em favor da Secretaria Municipal de Saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_68_2022_-_credito_especial_por_excesso_de_arrecacao_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_68_2022_-_credito_especial_por_excesso_de_arrecacao_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária especial por excesso, de recursos oriundos do repasse de emenda parlamentar, destinado a construção de ponte de madeira e BTCC 2,00x2,00, em favor da Secretaria Municipal de Obras, e dá outras providências."</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_69_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_69_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária especial por excesso, de recursos oriundos do repasse dos SUS Federal, custeio das ações primárias de Saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_70_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_70_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional orçamentária especial por excesso de arrecadação oriundo de recursos do repasse do SUS - salário dos agentes comunitários de Saúde, conforme portaria GM/MS nº 2.109/2022, portaria GM/MS nº 1.971/2022 e emenda constitucional nº 120, em favor da Secretaria Municipal de Saúde, e dá outras providências."</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>SÚMULA: "Institui obrigações acessórias, relativas ao envio dos arquivos do SPED EFD e relativo ao valor adicional fiscal (VAF) para as empresas com sede no Município de Novo Horizonte do Oeste/RO".</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>SÚMULA: "Dispõe sobre o prazo de permissão de taxi de Novo Horizonte do Oeste".</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>SÚMULA: "Altera e cria dispositivos na lei Municipal 195/2021 que trata do código de postura de Novo Horizonte do Oeste/RO e dá outras providências".</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>SÚMULA : "Estima a receita e fixa as despesas do Município de Novo Horizonte do Oeste - RO, para o Exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_lei_75_2022_-_alteracao_orcamentaria_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_lei_75_2022_-_alteracao_orcamentaria_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza alteração orçamentária, por excesso de arrecadação, de recursos oriundos do repasse do SUS Federal (emenda parlamentar individual), destinado a estruturação - atenção primária, construção de unidade básica de Saúde - UBS de Novo Horizonte do Oeste, em favor da Secretaria Municipal de Saúde, e dá outras providências".</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>SÚMULA: "Revoga as leis Municipais nº 1437/2022 e nº 1505/2022, e dá outras providências".</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por Superavit financeiro proveniente de recursos de transferência do fundo a fundo de Saúde Estadual  Co-financiamento da atenção básica, em favor da Secretaria Municipal de Saúde, e dá outras providências".</t>
   </si>
   <si>
     <t>239</t>
   </si>
@@ -1013,328 +1013,328 @@
   <si>
     <t>248</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>SÚMULA: "Estima a receita e fixa as despesas do Município de Novo Horizonte do Oeste - RO, para o Exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por excesso de arrecadação oriundo de recursos do convênio nº 901966/2020, em favor da Secretaria Municipal de Obras, destinado a aquisição de equipamentos (rolo compactador liso, vassoura recolhedora, capinadeira e betoneira), e dá outras providências".</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de credito adicional especial por excesso, em favor da Secretaria Municipal de Saúde, proveniente de recursos de rendimentos financeiro de recurso de convênio 273/PGE-2021, e dá outras providências".</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_85_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_85_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza abertura de credito especial por excesso de arrecadação proveniente de recursos do fundo a fundo FNS de vigilância em Saúde, e dá outras providências".</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_86_2022_-_credito_especial_por_excesso_de_arrecacao_-_educacao_fazenda_e_saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_86_2022_-_credito_especial_por_excesso_de_arrecacao_-_educacao_fazenda_e_saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza abertura de credito adicional especial por excesso de arrecadação, proveniente de recursos não vinculados, recursos ordinários, CIDE, ICMS, FPM, IPVA, remuneração, FUNDEB, taxas e imposto, e dá outras providências".</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_87_2022_-_credito_suplementar_por_anulacao_-_remanejamento_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_87_2022_-_credito_suplementar_por_anulacao_-_remanejamento_-_educacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza abertura de crédito suplementar por anulação no orçamento vigente, e dá outras providências".</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Daniel da 160</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_n_01_2022_daniel_de_souza_lopes.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_n_01_2022_daniel_de_souza_lopes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N°001/2022_x000D_
 AUTOR: Daniel de Souza Lopes_x000D_
 Requer que seja cedido o espaço da antiga Escola Angélica de Jesus, para sessão de uso para a Associação da APAE.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA RESOLUÇÃO Nº 05/2010, QUE INSTITUIU O PROGAMA TRIBUNA LIVRE NA CAMÂRA MUNICIPAL DE NOVO HORIZONTE DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cido Motos</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_001.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 01/2022_x000D_
 AUTOR: Jose Aparecido de Oliveira_x000D_
 ASSUNTO: Indica ao Executivo Municipal, que através da Secretaria de Saúde junto a Vigilância Sanitária, que tome providências quanto alguns pontos de águas paradas que estão ocasionando proliferação do mosquito das dengues.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_002.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 02/2022_x000D_
 AUTOR: Jose Aparecido de Oliveira_x000D_
 ASSUNTO: Indica ao Executivo Municipal que atráves da Secretaria de Obras que seja feito a manutenção das luminárias do_x000D_
 canteiro central do Distrito de Migrantinópolis, tento em vista que 50% das lâmpadas estão queimadas.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_003.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_003.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 03/2022_x000D_
 AUTOR: Jose Aparecido de Oliveira_x000D_
 ASSUNTO: Indica ao Executivo Municipal, que através da Secretaria de obras que seja feito um reparo na rua 7 de Setembro próximo a casa do professor Damião.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_004.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 04/2022_x000D_
 AUTOR: Jose Aparecido de Oliveira_x000D_
 ASSUNTO: Indica ao Executivo Municipal que através da Secretaria de Obras que seja feito um reparo e jogado um cascalho em frente ao Auto Posto Novo Horizonte I.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Diogo Farias Padilha</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao__n_05_diogo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao__n_05_diogo.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Indica ao Executivo Municipal que através da Secretaria de Obras, seja feita a recuperação da ponte do travessão que liga a linha 144 com a linha 148 km 15 norte.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_n_06_diogo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_n_06_diogo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N°06/2022_x000D_
 AUTOR: Diogo Farias Padilha_x000D_
 ASSUNTO: Indica ao Executivo Municipal que através da Secretaria de Obras e Serviços Públicos, para que seja recuparado o bueiro na linha 144 km 10 lado sul, próximo a sede da Associação.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_07_diogo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_07_diogo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 07/2022_x000D_
 AUTOR: Diogo Farias Padilha_x000D_
 ASSUNTO: Indica ao Executivo Municipal que através do Administrativo Municipal, seja pintado e sinalizado os quebra molas  que ficam no canteiro central do Distrito de Migrantinópolis.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_08_diogo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_08_diogo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N°08/2022_x000D_
 AUTOR: Diogo farias Padilha_x000D_
 ASSUNTO: Indica ao Executivo Municipal, que através da secretaria de Obra seja arrumado o bueiro na linha 148 km 08 sul.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_n_09_diogo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_n_09_diogo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N°09/2022_x000D_
 AUTOR: Diogo Farias Padilha_x000D_
 ASSUNTO: Indica ao Executivo Municipal que através da Secretaria de Obras seja arrumado o bueiro na linha 148 km 10 lado sul, perto da propriedade do senhor Osvaldino.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_n_11_daniel_de_souza.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_n_11_daniel_de_souza.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 011/2022_x000D_
 AUTOR: Daniel de Souza Lopes_x000D_
 ASSUNTO: Indica ao Executivo Municipal, que através da Secretaria de Saúde, seja adquirido materiais necessário para o funcionamento do Gabinete dentário do dentista da famália.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_n_12_diogo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_n_12_diogo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 12/2022_x000D_
 AUTOR: Diogo Farias Padilha_x000D_
 ASSUNTO: Indica ao Executivo Municipal que através da Secretaria de Obras que seja recuperado com caráter de urgência a cabeceira da ponte na linha 140 norte km 13.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n_13_diogo.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n_13_diogo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 13/2022_x000D_
 AURTOR: Diogo Farias Padilha_x000D_
 ASSUNTO: Indica ao Executivo Municipal que através da Secretaria de Obras que seja recuperado o travessão do Ari gás.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_012_daniel.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_012_daniel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 014/2022_x000D_
 AUTOR: Daniel de Souza Lopes_x000D_
 ASSUNTO: Indica ao Executivo Municipal, que através da Secretaria de Saúde, para que seja feito o reajuste do piso salarial dos agentes de Saúde de nosso Município.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Sidiney de Souza Pereira</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_013_sidiney.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_013_sidiney.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N° 015/2022_x000D_
 AUTOR: Sidney de Souza Pereira_x000D_
 ASSUNTO: Indica ao Executivo, que através da Secretaria de Obras, seja feita a sinalização com faixa excluciva para Ônibus Escolar, na Rua das Flores, entre a Câmara Municipal e a Creche e Pré Escolar de nosso Município.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Cleison  Capelli</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_014_cleison.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_014_cleison.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 016/2022_x000D_
 AUTORES: Cleison Eduardo Capelli e Oziel Da Silva Gomes_x000D_
 ASSUNTO: Indica ao Executivo Municipal, que através da Secretaria de Obras que seja feito uma manutenção e tapas Buracos no travessão na linha 140 com a linha 138 no km 10 que liga a propriedade do Dr. Diones.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Oziel da Silva Gomes</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_015_oziel.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_015_oziel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 017/2022_x000D_
 AUTOR: Oziel da Silva Gomes_x000D_
 ASSUNTO: Indica ao Executivo Municipal que, através da Secreataria de Obras, seja instalado em Redutor de Velocidade, (quebra molas), na Avenida 7 de Setembro próximo a rua João Moreira, aos fundos do Quartel no Distrito de Migrantinopolis.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_016_oziel.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_016_oziel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 018/2022_x000D_
 AUTORES: Oziel da Silva Gomes_x000D_
 ASSUNTO: Indica ao Executivo Municipal, que através da Secretaria de Obras que seja feito uma manuntenção e limpeza nas bocas dos bueiros no perímetro urbano de Migrantinopolis.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 019/2022_x000D_
 AUTOR: Oziel da Silva Gomes_x000D_
 ASSUNTO: Indica ao Executivo Municipal que, através da Secretaria de Obras, seja instalado em Redutor de Velocidade, (quebra molas), na Avenida 7 de Setembro próximo a rua João Moreira, aos fundos do Quartel no Distrito de Migrantinopolis.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_018_oziel.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_018_oziel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 020/2022_x000D_
 AUTOR: Oziel da Silva Gomes_x000D_
 ASSUNTO: Indica ao Executivo Municipal, que através da Secretaria de Obras que seja feito uma manuntenção nas lâmpadas no perímetro urbano de Migrantinopolis.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Lobão</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2022_x000D_
 AUTOR: VILSON PREVE PEIXER_x000D_
 ASSUNTO; indica ao Executivo Municipal que, através da secretaria de Obras seja feito o patrolamento e cascalhamento dos pontos críticos do travessão na linha 156 km 2 lado sul.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 022/2022_x000D_
 AUTOR: VILSON PREVE PEIXER_x000D_
 ASSUNTO; Indica ao Executivo Municipal que, através do setor competente seja providenciado um canil, ou buscar parcerias com o município de ROLIM DE MOURA ou NOVA BRASILÂNDIA, para recolher os animais soltos nas ruas.</t>
   </si>
@@ -1733,81 +1733,81 @@
   </si>
   <si>
     <t>Com. Perm. de Justiça e Redação</t>
   </si>
   <si>
     <t>PROCESSO: 1161/2021 - TCE/RO_x000D_
 ASSUNTO: Prestação de Contas ao exercício de 2020._x000D_
 JURISDICIONADO: Prefeitura Municipal de Novo Horizonte do Oste._x000D_
 INTERESSADO: Cleiton Adriane Cheregatto - CPF n° 640.307.172-68 - Prefeito Municipal._x000D_
 RESPONSÁVEIS: Cleiton Adriane Cheregatto - n 640.307.172-68 - Prefeito Municipal._x000D_
 RESPONSÁVEIS: Ângela Maria Boareto Vasconcelos - CPF N° 714.923.212-49 - Contadora_x000D_
 Vanilda Monteiro Gomes - CPF - 421.923.812-20 - Controladora Interna Do Município de Novo Horizonte do Oste/RO_x000D_
 RELATOR: Conselho - Substituto Omar Pires Dias._x000D_
 SESSÃO: 24° Sessão Ordinária Presencial do Pleno, de 9 dezembro de 2021</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>PLLO</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_01-2022-_altera_o_organograma.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_01-2022-_altera_o_organograma.docx</t>
   </si>
   <si>
     <t>SÚMULA: “Aprova a nova estrutura administrativa organizacional da Câmara Municipal de Novo Horizonte D’Oeste, especifica as atribuições dos cargos comissionados e funções gratificadas e dá outras providências”.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>CLEISON E DIOGO</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_02-2022_proibe_estacionar_em_um_lado_da_pista_da_rua_das_flores.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_02-2022_proibe_estacionar_em_um_lado_da_pista_da_rua_das_flores.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESTRIÇAO DE ESTACIONAMENTO E SINALIZAÇÃO DA RUA DAS FLORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_03-2022__dispoe_sobra_a_concessao_de_diarias_do_legislativo_2.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_03-2022__dispoe_sobra_a_concessao_de_diarias_do_legislativo_2.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE NOVO HORIZONTE DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_05-2022_revoga_a_rga_dos_vereadores_1.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_05-2022_revoga_a_rga_dos_vereadores_1.docx</t>
   </si>
   <si>
     <t>Altera dispositivo da lei municipal nº 1427/2022, que dispõe sobre reposição geral anual dos vencimentos dos servidores comissionados, efetivo e dos subsídios dos vereadores Novo Horizonte do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Departamento Legislativo - DEPLEG</t>
   </si>
   <si>
     <t>SÚMULA: Aprova a nova estrutura administrativa organizacional da Câmara Municipal de Novo Horizonte D'Oeste, especifica as atribuições dos cargos comissionados e funções gratificadas e dá outras providências".</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Institui o programa Municipal de Jovem aprendiz pela administração direta e indireta do Município de Novo Horizonte do Oeste/RO, e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>SÚMULA: "Fixa o subsidio dos Vereadores e da Mesa Diretora do Município de Novo Horizonte do Oeste-RO para o quadriênio de 2025/2028 e dá outras providências".</t>
   </si>
@@ -2147,68 +2147,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_02_2022_-_credito_especial_por_superavit_-_saude.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_03_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_portal_de_entrada.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_04_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_vestiario_bar_e_cozinha.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_05_2022_-_credito_especial_por_excesso_de_arrecadacao_-__educacao.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_06_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_07_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_08_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_09_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_10_2022_-_cessao_imovel_apae.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_11_2022_-_credito_especial_por_superavit_-_saude.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_12_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_13_2022_-_credito_especial_por_superavit_-_secretarias.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_14_2022_-_credito_especial_por_superavit_-_obras.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_15_2022_-_credito_suplementar_por_anulacao_-_camara_municipal_-_remanejamento.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_16_2022_-_altera_dispositivo_da_lei_de_diaria_1423_2022.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_17_2022_-_plantao_extra_fisioterapeuta.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_18_2022_-_dispoe_sobre_o_sistema_unico_de_assistencia_social_-_suas.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_19_2022_-_credito_especial_por_superavit_-_saude.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_20_2022_-_credito_especial_por_superavit_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_21_2022_-_reajuste_do_piso_salarial_dos_profissionais_do_magisterio.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_22_2022_-_credito_especial_por_excesso_de_arrecadacao_-_iluminacao_da_entrada_da_cidade_na_ro_135.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_23_2022_-_credito_especial_por_superavit_-_obras.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_24_2022_-_institui_comissao_permanente_de_sindicancia_e_processo_administrativo_disciplinar_e_especial.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_26_2022_-_credito_especial_por_execesso_de_arrecadacao_-_construcao_de_barracao_do_esporte_clube_campo_verde.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_27_2022_-_credito_especial_por_superavit_-_obras.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_28_2022_-_reajuste_cargos_assistente_social_psicologo_e_tecnico_agricola.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_29_2022_-_aquisicao_de_120_cento_e_vinte_bombonas_produtores_de_cafe.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_30_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_31_2022_-_lei_de_diretrizes_orcamentarias_ldo_2023.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_32_2022_-_credito_especial_por_superavit_-_agricultura.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_33_2022_-_convenio_sicredi_e_instalacao_de_caixa_eletronico_-_copia.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_34_2022_-_credito_especial_e_extraordinario_por_superavit_-_saude.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_35_2022_-_altera_o_anexo_i_da_lei_1423.2022_-_diaria.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_36_2022_-_altera_e_cria_dispositivos_da_lei_do_ipnsh_1108_2018.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_37_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_38_2022_-_ratifica_o_protocolo_de_intencoes_do_consorcio_interfederativo_de_desenvolvimento_de_rondonia__cinderondonia.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_39_2022_-_credito_especial_por_excesso_de_arrecacao_-_fazenda.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_40_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_41_2022_-_credito_suplementar_por_anulacao_-_secretaria_de_saude_-_remanejamento_-_copia.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_42_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_lei_43_2022_-_altera_organograma_anual_-_gabinete_e_obras.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_44_2022_-_contratacao_de_profissionais_da_saude_em_carater_temporario_e_de_excepcional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_45_2022_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_46_2022_-_doacao_imovel_apae.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_47_2022_-_contratacao_de_profissionais_da_educacao_em_carater_temporario_e_de_excepcional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_48_22_-_reajuste_do_piso_salarial_dos_agentes_comunitarios_de_saude_-_acs.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_49_2022_-_servico_de_inspecao_municipal_-_sim_-_produto_de_origem_animal.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_50_2022__-_protoc_intencoes_cincero_-_aleracao_contratual.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_51_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_52_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_53_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_54_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_55_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_ponte_mista.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_56_2022_-_credito_especial_por_excesso_de_arrecadacao_-_recuperacao_de_linhas_vicinais.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_57_2022_-_credito_especial_por_excesso_de_arrecadacao_-_agricultura.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei_58_2022_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei_59_2022_-_credito_especial_por_excesso_de_arrecadacao_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_60_2022_-_calculo_atuarial_2022_plano_de_amortizacao__-_ipsnh.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_61_2022_-_credito_especial_por_excesso_de_arrecadacao_-_convenio_plataforma__brasil.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_62_2022_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_63_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_64_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_65_2022_-_estabelece_criterios_para_a_escolha_de_candidato_ao_provimento_de_cargo_em_comissao_de_diretor_de_escolas_da_rede_municipal.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_67_2022_-_credito_especial_por_excesso_de_arrecacao_-_recursos_federais_1.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_68_2022_-_credito_especial_por_excesso_de_arrecacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_69_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_70_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_lei_75_2022_-_alteracao_orcamentaria_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_85_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_86_2022_-_credito_especial_por_excesso_de_arrecacao_-_educacao_fazenda_e_saude.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_87_2022_-_credito_suplementar_por_anulacao_-_remanejamento_-_educacao.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_n_01_2022_daniel_de_souza_lopes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao__n_05_diogo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_n_06_diogo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_07_diogo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_08_diogo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_n_09_diogo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_n_11_daniel_de_souza.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_n_12_diogo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n_13_diogo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_012_daniel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_013_sidiney.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_014_cleison.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_015_oziel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_016_oziel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_018_oziel.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_01-2022-_altera_o_organograma.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_02-2022_proibe_estacionar_em_um_lado_da_pista_da_rua_das_flores.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_03-2022__dispoe_sobra_a_concessao_de_diarias_do_legislativo_2.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_05-2022_revoga_a_rga_dos_vereadores_1.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_02_2022_-_credito_especial_por_superavit_-_saude.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/92/projeto_de_lei_03_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_portal_de_entrada.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_04_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_vestiario_bar_e_cozinha.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_05_2022_-_credito_especial_por_excesso_de_arrecadacao_-__educacao.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/93/projeto_de_lei_06_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_07_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_08_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_09_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_10_2022_-_cessao_imovel_apae.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/95/projeto_de_lei_11_2022_-_credito_especial_por_superavit_-_saude.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/96/projeto_de_lei_12_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_13_2022_-_credito_especial_por_superavit_-_secretarias.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/98/projeto_de_lei_14_2022_-_credito_especial_por_superavit_-_obras.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_15_2022_-_credito_suplementar_por_anulacao_-_camara_municipal_-_remanejamento.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/100/projeto_de_lei_16_2022_-_altera_dispositivo_da_lei_de_diaria_1423_2022.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_17_2022_-_plantao_extra_fisioterapeuta.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/107/projeto_de_lei_18_2022_-_dispoe_sobre_o_sistema_unico_de_assistencia_social_-_suas.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_19_2022_-_credito_especial_por_superavit_-_saude.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_de_lei_20_2022_-_credito_especial_por_superavit_-_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/110/projeto_de_lei_21_2022_-_reajuste_do_piso_salarial_dos_profissionais_do_magisterio.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/111/projeto_de_lei_22_2022_-_credito_especial_por_excesso_de_arrecadacao_-_iluminacao_da_entrada_da_cidade_na_ro_135.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/117/projeto_de_lei_23_2022_-_credito_especial_por_superavit_-_obras.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_24_2022_-_institui_comissao_permanente_de_sindicancia_e_processo_administrativo_disciplinar_e_especial.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/119/projeto_de_lei_26_2022_-_credito_especial_por_execesso_de_arrecadacao_-_construcao_de_barracao_do_esporte_clube_campo_verde.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/132/projeto_de_lei_27_2022_-_credito_especial_por_superavit_-_obras.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_28_2022_-_reajuste_cargos_assistente_social_psicologo_e_tecnico_agricola.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_29_2022_-_aquisicao_de_120_cento_e_vinte_bombonas_produtores_de_cafe.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_30_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_31_2022_-_lei_de_diretrizes_orcamentarias_ldo_2023.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/143/projeto_de_lei_32_2022_-_credito_especial_por_superavit_-_agricultura.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_33_2022_-_convenio_sicredi_e_instalacao_de_caixa_eletronico_-_copia.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/146/projeto_de_lei_34_2022_-_credito_especial_e_extraordinario_por_superavit_-_saude.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_35_2022_-_altera_o_anexo_i_da_lei_1423.2022_-_diaria.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_36_2022_-_altera_e_cria_dispositivos_da_lei_do_ipnsh_1108_2018.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_37_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_38_2022_-_ratifica_o_protocolo_de_intencoes_do_consorcio_interfederativo_de_desenvolvimento_de_rondonia__cinderondonia.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_39_2022_-_credito_especial_por_excesso_de_arrecacao_-_fazenda.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_40_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_41_2022_-_credito_suplementar_por_anulacao_-_secretaria_de_saude_-_remanejamento_-_copia.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_42_2022_-_credito_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_lei_43_2022_-_altera_organograma_anual_-_gabinete_e_obras.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_44_2022_-_contratacao_de_profissionais_da_saude_em_carater_temporario_e_de_excepcional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_45_2022_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_46_2022_-_doacao_imovel_apae.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_47_2022_-_contratacao_de_profissionais_da_educacao_em_carater_temporario_e_de_excepcional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_48_22_-_reajuste_do_piso_salarial_dos_agentes_comunitarios_de_saude_-_acs.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_49_2022_-_servico_de_inspecao_municipal_-_sim_-_produto_de_origem_animal.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_50_2022__-_protoc_intencoes_cincero_-_aleracao_contratual.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_51_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_52_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/196/projeto_de_lei_53_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei_54_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/200/projeto_de_lei_55_2022_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_ponte_mista.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_56_2022_-_credito_especial_por_excesso_de_arrecadacao_-_recuperacao_de_linhas_vicinais.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/202/projeto_de_lei_57_2022_-_credito_especial_por_excesso_de_arrecadacao_-_agricultura.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei_58_2022_-_credito_especial_por_excesso_de_arrecadacao_-_educacao.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei_59_2022_-_credito_especial_por_excesso_de_arrecadacao_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_60_2022_-_calculo_atuarial_2022_plano_de_amortizacao__-_ipsnh.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_61_2022_-_credito_especial_por_excesso_de_arrecadacao_-_convenio_plataforma__brasil.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_62_2022_-_credito_especial_por_superavit_financeiro_-_educacao.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_63_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_64_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_65_2022_-_estabelece_criterios_para_a_escolha_de_candidato_ao_provimento_de_cargo_em_comissao_de_diretor_de_escolas_da_rede_municipal.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_67_2022_-_credito_especial_por_excesso_de_arrecacao_-_recursos_federais_1.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_68_2022_-_credito_especial_por_excesso_de_arrecacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_69_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_70_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_lei_75_2022_-_alteracao_orcamentaria_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_85_2022_-_credito_especial_por_excesso_de_arrecacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_86_2022_-_credito_especial_por_excesso_de_arrecacao_-_educacao_fazenda_e_saude.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_87_2022_-_credito_suplementar_por_anulacao_-_remanejamento_-_educacao.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_n_01_2022_daniel_de_souza_lopes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao__n_05_diogo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_n_06_diogo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_n_07_diogo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_n_08_diogo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_n_09_diogo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_n_11_daniel_de_souza.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_n_12_diogo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_n_13_diogo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_012_daniel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_013_sidiney.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_014_cleison.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_015_oziel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_016_oziel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_018_oziel.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_01-2022-_altera_o_organograma.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_02-2022_proibe_estacionar_em_um_lado_da_pista_da_rua_das_flores.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_03-2022__dispoe_sobra_a_concessao_de_diarias_do_legislativo_2.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_05-2022_revoga_a_rga_dos_vereadores_1.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="233.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>