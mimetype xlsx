--- v0 (2026-03-04)
+++ v1 (2026-06-05)
@@ -51,755 +51,755 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>SÚMULA: "Dispõe a concessão de diárias aos vereadores e servidores da Câmara Municipal de Novo Horizonte do Oeste-RO, e dá outras providências"</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>SÚMULA: "Acrescenta dispositivos na Lei orgânica do Município de Novo Horizonte do Oeste, e dá outras providências".</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SÚMULA: "Concede reposição geral anual dos vencimentos dos servidores comissionados, efetivos e doa subsídios dos vereadores Novo Horizonte do Oeste, e dá outras providências".</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Departamento Legislativo - DEPLEG</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_legislativo.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_legislativo.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO  N°004/2021_x000D_
 _x000D_
 SÚMULA: Declara de Utilidade Pública a  Associação dos pequenos produtores rurais de Novo Horizonte do Oeste-RO, (Povo Unido)</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ronaldo Delazari</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_05_2021_-_altera_organograma_saude_caf.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_05_2021_-_altera_organograma_saude_caf.docx</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei Municipal n. 1267/2019”, que dispõe sobre o organograma do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_06_2021_-_altera_dispositivo_organograma_-_secretaria_de_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_06_2021_-_altera_dispositivo_organograma_-_secretaria_de_obras.doc</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos no organograma previsto da Lei Municipal n. 1267/2019.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_07_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_07_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DE RECURSOS DO FUNDO A FUNDO DO SUS NACIONAL PARA O PROGRAMA DE INFORMATIZAÇÃO APS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/14/lei_n_1363-2021.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/14/lei_n_1363-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o art. 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/15/lei_1364-2021.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/15/lei_1364-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito adicional especial por excesso de arrecadação provenientes de recursos de convênio federal n. 901966/2020 pelo calha norte, e dá outras providências</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/16/lei_1365-2021.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/16/lei_1365-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL EXTRAORDINÁRIO POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS ORIUNDOS DE REPASSE ESTADUAL ATRAVÉS DA RESOLUÇÃO N. 003/2021/SESAU-CIB, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/17/lei_1366-2021.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/17/lei_1366-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação temporária em caráter emergencial de profissionais na área da saúde, e da outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_12_2021_-_altera_dispositivo_da_lei_municipal_1104-2018_-_vistador.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_12_2021_-_altera_dispositivo_da_lei_municipal_1104-2018_-_vistador.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal 1104/2018, que Institui e dispõe sobre o Programa Primeira Infância no SUAS e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_13_2021_-_abertura_de_credito_adicional_especial_por_superavit_-_secretaria_municipal_de_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_13_2021_-_abertura_de_credito_adicional_especial_por_superavit_-_secretaria_municipal_de_educacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTES DE RECURSOS DO FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_14_2021_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_barracao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_14_2021_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_barracao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DO CONVENIO 865373/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_15_2021_-_credito_especial_por_superavit_-_brinquedos.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_15_2021_-_credito_especial_por_superavit_-_brinquedos.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO PROVENIENTE DE RECURSOS DO TERMO ADITIVO AO CONVENIO 293/PGE-2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_16_2021_-_credito_especial_por_superavit_-_subestacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_16_2021_-_credito_especial_por_superavit_-_subestacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO PROVENIENTE DE RECURSOS DO TERMO ADITIVO AO CONVENIO 356/PGE-2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_17_2021_-_credito_especial_por_superavit_-_refeitorio.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_17_2021_-_credito_especial_por_superavit_-_refeitorio.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS DO CONVENIO 136/PGE-2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_18_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_18_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DE RECURSOS DO FUNDO A FUNDO DO SUS CUSTEIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_19_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_19_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E EXTRAORDINÁRIO POR SUPERÁVIT FINANCEIRO PROVENIENTE DE RECURSOS ORIUNDOS DO FUNDO A FUNDO DO SUS – ESTRUTURAÇÃO</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_20_2021_-_credito_adicional_por_superevit_financeiro_e_excesso_de_arrecadacao_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_20_2021_-_credito_adicional_por_superevit_financeiro_e_excesso_de_arrecadacao_-__saude.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL EXTRAORDINÁRIO E ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO, PROVENIENTE DE RECURSOS ORIUNDOS DO COFINANCIAMENTO ESTADUAL DO SUAS, CONFORME PORTARIA 495 DE 08/09/2020 SEAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/30/projeto_de_lei_22_2021_-_credito_especial_por_excesso_de_arrecadacao_e_anulacao_-_planejamento.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/30/projeto_de_lei_22_2021_-_credito_especial_por_excesso_de_arrecadacao_e_anulacao_-_planejamento.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DO ESTADUAL Nº 298/PGE-2020, E POR ANULAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_23_2021_-_credito_adicional_por_superevit_financeiro_-__educacao_1.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_23_2021_-_credito_adicional_por_superevit_financeiro_-__educacao_1.doc</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DECORRENTE DE RECUROS ORINDO DO PLANO DE AÇÕES ARTICULADAS- PAR EF, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_24_2021_-_abertura_de_credito_adicional_especial_por_superavit_-_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_24_2021_-_abertura_de_credito_adicional_especial_por_superavit_-_educacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTES DE RECURSOS DE RECOMPOSIÇÃO DO FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_25_2021_-_altera_dispositivos_da_lei_701_2010_rascunho.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_25_2021_-_altera_dispositivos_da_lei_701_2010_rascunho.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivos da Lei 701/2010, que dispõe sobre o plano de carreira dos profissionais da educação do município de Novo Horizonte do Oste, e dá outras providencias”.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_de_lei_26_2021_-_criacao_do_bairro_alice_rodrigues.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_de_lei_26_2021_-_criacao_do_bairro_alice_rodrigues.doc</t>
   </si>
   <si>
     <t>SÚMULA: “ Dispõe sobre a criação de bairro municipal”.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_lei_27_2021_-_denominacao_ruas_a_b_e_c.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_lei_27_2021_-_denominacao_ruas_a_b_e_c.doc</t>
   </si>
   <si>
     <t>SÚMULA: “ Dispõe sobre a criação de logradouro público”.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_28_2021_-_terceirizacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_28_2021_-_terceirizacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a contratação de serviços terceirizados de natureza continuada pelos órgãos e entidades que integram o poder executivo munícipal, e dá outras providencias”.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_30_2021_-_credito_especial_por_excesso_de_arrecadacao_-_fitha_recuperacao_de_linhas_vicinais.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_30_2021_-_credito_especial_por_excesso_de_arrecadacao_-_fitha_recuperacao_de_linhas_vicinais.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 30/2021_x000D_
 _x000D_
 SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DO CONVENIO 012/2021/FITHA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_31_2020_-_credito_suplementar_por_anulacao_-_secretaria_de_educacao.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_31_2020_-_credito_suplementar_por_anulacao_-_secretaria_de_educacao.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 31/2021_x000D_
 _x000D_
 SÚMULA: “Autoriza a abertura de crédito adicional suplementar por anulação e dá outras providências”.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_32_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_32_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito extraordinário por excesso de arrecadação  decorrente de recursos dos SUS federal pela a portaria N° 731/2021 para enfrentamento do Covid-19 (custeio), e dá outras providencias".</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_33_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_33_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito extraordinário por excesso de arrecadação decorrente de recursos do sus-federal pela a portaria N° 894/2021 para enfrentamento do COVID-19, e dá outras provedencias".</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_34_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_34_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc</t>
   </si>
   <si>
     <t>SÚMÚLA: "Autoriza a abertura de crédito especial por excesso de arrecadação decorrente do fundo do sus estruturações, e dá outras providencias".</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_35_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_35_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc</t>
   </si>
   <si>
     <t>SUMULA: “Autoriza a abertura de crédito especial por excesso de arrecadação decorrente de recursos do fundo a fundo do SUS custeio, e dá outras providencias”.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_36_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_36_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recursos do salário educação, e dá outras providencias”.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_37_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_37_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recursos de convenio do Estado para a reforma da UBS, e dá outras providencias”.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_38_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_38_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza a abertura de crédito adicional especial por superávit financeiro decorrente de recursos de convenio do Estado para reforma hospitalar, e dá outras providencias”.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_39_2021_-_institui_a_identificacao_civil_-_autismo.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_39_2021_-_institui_a_identificacao_civil_-_autismo.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Institui a criação da carteira de identificação da pessoa com transtorno do espectro Autista ( CIPTEA) no ambito do Município de Novo Horizonte do Oste",</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_40_2021_-_credito_especial_por_excesso_de_arrecadacao_-__agricultura.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_40_2021_-_credito_especial_por_excesso_de_arrecadacao_-__agricultura.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito especial por excesso de arrecadação decorrente de recursos de arrecadação ref. taxas próprias da secretaria municipal de agricultura do programa porteira a dentro".</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_42_2021_-_plano_plurianual_-_ppa.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_42_2021_-_plano_plurianual_-_ppa.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 042/2021_x000D_
 SÚMULA: Institui o plano de amortização para o esquacionamento do défcit atual do IPSNH - institui de previdencia dos servidores Públicos de Novo Horizonte Do Oeste - RO, conforme diretrizes emanadas pela a portaria MPS,N° 402/2008, portaria MPS N° 464/2008 e suas alterações.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 043/2021_x000D_
 SÚMULA: Autoriza a abertura de crédito especial, por excesso de arrecadação decorrente de recursos de restituição do FUNDEB conforme orientação técnica N° 01/2019/MPC-RO, destinado a desenvolvimento do ensino fundamental, e dá outras providencias.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_44_2021_-_credito_especial_por_excesso_de_arrecadacao_-__obras_-_convenio_tubos.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_44_2021_-_credito_especial_por_excesso_de_arrecadacao_-__obras_-_convenio_tubos.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 044/2021_x000D_
 SÚMULA: Autoriza a abertura de crédito especial, por excesso de arrecadação decorrente de recursos do convenio N° 07/2021/PJ/DER - RO, (implantação de tubos corrugados PEAD), e dá outras providencias.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_45_2021_-_credito_especial_por_excesso_de_arrecadacao_-__secretarias.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_45_2021_-_credito_especial_por_excesso_de_arrecadacao_-__secretarias.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 045/2021_x000D_
 SÚMULA: Autoriza a abertura de crédito especial, por excesso de arrecadação decorrente de recursos de tranferencia constitucionais e outros recursos não vinculados, contribuição da COSIP, recursos ordinário, cide e taxas, e dá outras providencias.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_46_2021_-_credito_especial_por_excesso_de_arrecadacao_-__educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_46_2021_-_credito_especial_por_excesso_de_arrecadacao_-__educacao.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 046/2021_x000D_
 SÚMULA: Autoriza a abertura de crédito especial, por excesso de arrecadação decorrente de recursos do FUNDEB, e dá outrás providencias.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_47_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_veiculo_educacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_47_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_veiculo_educacao.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 047/2021_x000D_
 SÚMULA: Autoriza a abertura de crédito especial, por excesso de arrecadação decorrente de recursos do convenio Plataforma + Brasil, N°910624/2021, ( aquisição de veiculo administrativo), e dá outras providencias.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_48_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_veiculo_de_carga.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_48_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_veiculo_de_carga.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 048/2021_x000D_
 SÚMULA: "Autoriza a abertura de crédito especial, por excesso de arrecadação decorrente de recursos do convenio Plataforma + Brasil N° 910621/2021 (aquisição de veículo de carga) e dá outras providencias".</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_49_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_equipamento_de_construcao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_49_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_equipamento_de_construcao.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 049/2021_x000D_
 SÚMULA: "Autoriza a abertura de crédito especial, por excesso de arrecadação decorrente de recursos do convenio Plataforma + Brasil, N° 9100714/2021, (aquisição de equipamento de construção), e dá outras providencias".</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_50_2021_-_lei_orcamentaria_anual_-_loa.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_50_2021_-_lei_orcamentaria_anual_-_loa.doc</t>
   </si>
   <si>
     <t>SÚMULA: Estima e fixa as despesas do Município de Novo Horizonte do Oeste - RO, para o exercicio financeiro de 2022;</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de crédito extraordinário por superavit financeiro decorrente de repasse do fundo SUS, para enfrentamento do COVID 19, conforme portaria GM/MS N° 2237/2021, destinado a custeio das ações da Saúde, e dá outras providencias.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_52_2021_-_institui_o_regime_de_previdencia_complementar.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_52_2021_-_institui_o_regime_de_previdencia_complementar.doc</t>
   </si>
   <si>
     <t>SÚMULA: Institui o regime de previdência complementar no âmbito do Município de Novo Horizonte do Oeste/RO, fixa o limite máximo para a concessão de aposentadorias e pensões pelo o regime de previdência de que se trata o artigo 40 da constituição Federal; autoriza a adesão ao plano de benefícios de previdência complementar e dá outras providencias.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de credito especial por excesso de arrecadação decorrente de recursos do repasse do SUS, atenção médio e alta complexidade ambulatorial e hospitalar, conforme portaria GM/MS n° 13947/2021, destinado a custeio das ações da saúde, e dá outras providencias.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de credito especial por excesso de arrecadação decorrente de recursos oriundo de repasse do fundo a fundo SUS hospitalar atenção básica em saúde, conforme portaria GM/MS n° 1294/2021, processo 25000.153376/2021-80, destinado a custeio das ações de saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_58_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_58_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza abertura de crédito especial por excesso de arrecadação decorrente de recursos oriundo de repasse do fundo a fundo SUS vigilância em saúde, destinada a custeio das ações da saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_59_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_59_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de crédito especial por excesso de arrecadação decorrente de recursos oriundo de repasse do fundo a fundo SUS decorrente para enfretamento do COVID - 19, conforme portaria GM/MS N° 299/2021 e 2827/2021, destinado a custeio das ações média  e alta complexidade, e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_60_2021_-_criacao_de_bairros_2.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_60_2021_-_criacao_de_bairros_2.doc</t>
   </si>
   <si>
     <t>SÚMULA: “DISPÕE SOBRE A CRIAÇÃO DE BAIRRO MUNICIPAL”.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_61_2021_-_credito_especial_por_excesso_de_arrecadacao_-__secratarias.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_61_2021_-_credito_especial_por_excesso_de_arrecadacao_-__secratarias.doc</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza a abertura de crédito especial por excesso de arrecadação decorrente de recursos oriundo de transferências constitucionais e outros recursos não vinculado, contribuição da COSIP, recursos ordinário, CIDE, TAXAS e IMPOSTOS, e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_64_2021_-_credito_especial_por_excesso_de_arrecadacao_-_implantacao_de_tubos_corrugados_pead.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_64_2021_-_credito_especial_por_excesso_de_arrecadacao_-_implantacao_de_tubos_corrugados_pead.doc</t>
   </si>
   <si>
     <t>SÚMULA: " Autoriza a abertura de crédito adicional especial por excesso de arrecadação proveniente de recursos do convenio 152/2021/PJ/DER (Aquisição e instalação de tubos corrugados) e dá outras providências".</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_65_2021_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_bueiros_tubulares_de_concreto.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_65_2021_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_bueiros_tubulares_de_concreto.doc</t>
   </si>
   <si>
     <t>SÚMULA: “AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO PROVENIENTE DE RECURSOS DO CONVENIO 157/2021/PJ/DER-RO (CONSTRUÇÃO DE BUEIROS TUBULARES DE CONCRETO), E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_67_2021_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_67_2021_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza abertura de crédito especial por excesso de arrecadação proveniente de recursos oriundo  de convênio  n° 236/PGE/2021, e dá outras providências".</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_69_2021_-_aquisicao_de_imovel_ubs.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_69_2021_-_aquisicao_de_imovel_ubs.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a poder Executivo Municipal a adquiri imóvel para sediar a unidade básica de saúde do Município de Novo Horizonte do Oeste, e dá outras providências".</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_70_2021_-_credito_suplementar_por_anulacao_-_camara_municipal_-_remanejamento.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_70_2021_-_credito_suplementar_por_anulacao_-_camara_municipal_-_remanejamento.docx</t>
   </si>
   <si>
     <t>SÚMULA: "Autoriza a abertura de crédito  adicional Suplementar por anulação, e dá outras providências".</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_71_2021_-_define_o_perimetro_urbano_do_municipio.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_71_2021_-_define_o_perimetro_urbano_do_municipio.doc</t>
   </si>
   <si>
     <t>SÚMULA: "Define o perímetro urbano do Município de Novo Horizonte do Oeste - Ro e dá outras providências".</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>SÚMULA: "Altera dispositivo de Lei de n° 701/2021, que dispõe sobre plano de carreira dos profissionais da Educação do Município de Novo Horizonte do Oste-RO, e dá outras providências".</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_73_2021_-_revoga_lei_1047_2017_-_incorporacao.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_73_2021_-_revoga_lei_1047_2017_-_incorporacao.doc</t>
   </si>
   <si>
     <t>SÚMULA: Revoga a Lei Municipal n° 1047/2017, que revogou o ART. 120 da Lei (Estatuto do Servidor), e dá outras Providências".</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_74_2021_-_diaria.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_74_2021_-_diaria.docx</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a concessão e prestação de contas de diárias.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>SÚMULA: "Altera dispositivo da Lei Municipal n° 1182/2019, que dispõe sobre a revisão geral anual dos servidores públicos do Município de Novo Horizonte do Oeste".</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_76_2021_-_altera_dispositivo_da_lei_municipal_1108_2018_-_ipsnh.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_76_2021_-_altera_dispositivo_da_lei_municipal_1108_2018_-_ipsnh.doc</t>
   </si>
   <si>
     <t>´SUMULA: "Altera e cria dispositivos na Lei Municipal 1108/2018, que dispõe sobre a restruturação do instituto de previdência social dos servidores públicos de Novo Horizonte do Oeste/RO e dá outras providências".</t>
   </si>
   <si>
     <t>Súmula: Aprova a nova estrutura administrativa organizacional do Município de  Novo Horizonte D'Oeste, especifica as atribuições dos cargos comissionados e dá outras providências".</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cido Motos</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_jose_aparecido_de_oliveira.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_jose_aparecido_de_oliveira.doc</t>
   </si>
   <si>
     <t>Requer do executivo Municipal, que através da Secretaria de Saúde, seja feita a contratação temporária de excepcional interesse público , pelo poder Executivo Estadual, de médicos brasileiros e estrangeiros formados no exterior, que não tenham prestado o exame Nacional de revalidação de diplomas – Revalida, considerando ainda aqueles que participaram do programa mais médicos, enquanto perdurar o estado de calamidade publica, para fins de contribuição ao enfrentamento da pandemia causada pela Covid 19.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
     <t>SÚMULA: "Dispõe sobre criação e denominação de nomes de ruas, travessas e avenidas".</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
     <t>Cleison  Capelli</t>
   </si>
   <si>
     <t>SÚMULA: Revoga a resolução nº 001/2015, alterando o horário para a realização das sessões ordinárias.</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_resolucao_03-2021__cria_o_slogan_de_gestao_bienio_2021-2022.docx</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_resolucao_03-2021__cria_o_slogan_de_gestao_bienio_2021-2022.docx</t>
   </si>
   <si>
     <t>Estabelece as diretrizes concernentes ao slogan, missão, visão e valores no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/12/indicacoes_jose_aparecido_de_oliveira.doc</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/12/indicacoes_jose_aparecido_de_oliveira.doc</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras e Serviços públicos, para que o mesmo disponibilize a Retro Escavadeira, marca Case 580 N. para fazer a   limpeza da cidade.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PCPFO</t>
   </si>
   <si>
     <t>Parecer da Com. Perm. de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/29/02461_17_decisao-990518_apl-tc_00294_18.pdf</t>
+    <t>http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/29/02461_17_decisao-990518_apl-tc_00294_18.pdf</t>
   </si>
   <si>
     <t>PROCESSO Nº.: 2461/2017-TCER_x000D_
 INTERESSADO: Município de Novo Horizonte do Oeste_x000D_
 ASSUNTO: Prestação de Contas do Exercício de 2016_x000D_
 RESPONSÁVEIS: Varley Gonçalves Ferreira, CPF nº 277.040.922-00 – Prefeito Municipal_x000D_
 Ângela Maria Boareto Vasconcelos, CPF nº 714.923.212-49 – Contadora_x000D_
 Vanilda Monteiro Gomes, CPF nº 421.932.812-20 – Controladora Interno_x000D_
 ADVOGADO: Sem advogado constituído nos autos_x000D_
 RELATOR: Conselheiro Paulo Curi Neto</t>
   </si>
   <si>
     <t>ASSUNTO: Tomada de contas especial instaurada em razão de possível dano ao erário relacionado aos convênios n° 011, 012 e 019/ASJUR/DEOSP - RO firmados entre o Departamento de Obras e Serviços Públicos do Estado De Rondônia - Deosp e a Prefeitura do município de Novo Horizonte do Oeste._x000D_
 RESPONSÁVEIS: Nadelson de Carvalho - CPF 281.121.159-87. Ex-Prefeito do município de Novo do Oeste/RO;_x000D_
 Emerson Cavalcante de Freitas - CPF 327.313.962-53. Ex-Secretário Municipal de Fazenda de Novo Horizonte do Oeste/RO;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1118,68 +1118,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_legislativo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_05_2021_-_altera_organograma_saude_caf.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_06_2021_-_altera_dispositivo_organograma_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_07_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/14/lei_n_1363-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/15/lei_1364-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/16/lei_1365-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/17/lei_1366-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_12_2021_-_altera_dispositivo_da_lei_municipal_1104-2018_-_vistador.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_13_2021_-_abertura_de_credito_adicional_especial_por_superavit_-_secretaria_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_14_2021_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_barracao.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_15_2021_-_credito_especial_por_superavit_-_brinquedos.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_16_2021_-_credito_especial_por_superavit_-_subestacao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_17_2021_-_credito_especial_por_superavit_-_refeitorio.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_18_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_19_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_20_2021_-_credito_adicional_por_superevit_financeiro_e_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/30/projeto_de_lei_22_2021_-_credito_especial_por_excesso_de_arrecadacao_e_anulacao_-_planejamento.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_23_2021_-_credito_adicional_por_superevit_financeiro_-__educacao_1.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_24_2021_-_abertura_de_credito_adicional_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_25_2021_-_altera_dispositivos_da_lei_701_2010_rascunho.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_de_lei_26_2021_-_criacao_do_bairro_alice_rodrigues.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_lei_27_2021_-_denominacao_ruas_a_b_e_c.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_28_2021_-_terceirizacao.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_30_2021_-_credito_especial_por_excesso_de_arrecadacao_-_fitha_recuperacao_de_linhas_vicinais.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_31_2020_-_credito_suplementar_por_anulacao_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_32_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_33_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_34_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_35_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_36_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_37_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_38_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_39_2021_-_institui_a_identificacao_civil_-_autismo.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_40_2021_-_credito_especial_por_excesso_de_arrecadacao_-__agricultura.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_42_2021_-_plano_plurianual_-_ppa.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_44_2021_-_credito_especial_por_excesso_de_arrecadacao_-__obras_-_convenio_tubos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_45_2021_-_credito_especial_por_excesso_de_arrecadacao_-__secretarias.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_46_2021_-_credito_especial_por_excesso_de_arrecadacao_-__educacao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_47_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_veiculo_educacao.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_48_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_veiculo_de_carga.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_49_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_equipamento_de_construcao.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_50_2021_-_lei_orcamentaria_anual_-_loa.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_52_2021_-_institui_o_regime_de_previdencia_complementar.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_58_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_59_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_60_2021_-_criacao_de_bairros_2.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_61_2021_-_credito_especial_por_excesso_de_arrecadacao_-__secratarias.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_64_2021_-_credito_especial_por_excesso_de_arrecadacao_-_implantacao_de_tubos_corrugados_pead.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_65_2021_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_bueiros_tubulares_de_concreto.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_67_2021_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_69_2021_-_aquisicao_de_imovel_ubs.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_70_2021_-_credito_suplementar_por_anulacao_-_camara_municipal_-_remanejamento.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_71_2021_-_define_o_perimetro_urbano_do_municipio.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_73_2021_-_revoga_lei_1047_2017_-_incorporacao.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_74_2021_-_diaria.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_76_2021_-_altera_dispositivo_da_lei_municipal_1108_2018_-_ipsnh.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_jose_aparecido_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_resolucao_03-2021__cria_o_slogan_de_gestao_bienio_2021-2022.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/12/indicacoes_jose_aparecido_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/29/02461_17_decisao-990518_apl-tc_00294_18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_legislativo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_05_2021_-_altera_organograma_saude_caf.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_06_2021_-_altera_dispositivo_organograma_-_secretaria_de_obras.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_07_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/14/lei_n_1363-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/15/lei_1364-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/16/lei_1365-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/17/lei_1366-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_12_2021_-_altera_dispositivo_da_lei_municipal_1104-2018_-_vistador.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_13_2021_-_abertura_de_credito_adicional_especial_por_superavit_-_secretaria_municipal_de_educacao.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_14_2021_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_barracao.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_15_2021_-_credito_especial_por_superavit_-_brinquedos.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_16_2021_-_credito_especial_por_superavit_-_subestacao.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_17_2021_-_credito_especial_por_superavit_-_refeitorio.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_18_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_19_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/26/projeto_de_lei_20_2021_-_credito_adicional_por_superevit_financeiro_e_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/30/projeto_de_lei_22_2021_-_credito_especial_por_excesso_de_arrecadacao_e_anulacao_-_planejamento.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_23_2021_-_credito_adicional_por_superevit_financeiro_-__educacao_1.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/32/projeto_de_lei_24_2021_-_abertura_de_credito_adicional_especial_por_superavit_-_educacao.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_lei_25_2021_-_altera_dispositivos_da_lei_701_2010_rascunho.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/35/projeto_de_lei_26_2021_-_criacao_do_bairro_alice_rodrigues.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/36/projeto_de_lei_27_2021_-_denominacao_ruas_a_b_e_c.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_lei_28_2021_-_terceirizacao.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/34/projeto_de_lei_30_2021_-_credito_especial_por_excesso_de_arrecadacao_-_fitha_recuperacao_de_linhas_vicinais.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_31_2020_-_credito_suplementar_por_anulacao_-_secretaria_de_educacao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_32_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/40/projeto_de_lei_33_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/41/projeto_de_lei_34_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_lei_35_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_lei_36_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_lei_37_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_38_2021_-_credito_adicional_por_superevit_financeiro_-__saude.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_39_2021_-_institui_a_identificacao_civil_-_autismo.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_40_2021_-_credito_especial_por_excesso_de_arrecadacao_-__agricultura.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_42_2021_-_plano_plurianual_-_ppa.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_44_2021_-_credito_especial_por_excesso_de_arrecadacao_-__obras_-_convenio_tubos.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_lei_45_2021_-_credito_especial_por_excesso_de_arrecadacao_-__secretarias.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_lei_46_2021_-_credito_especial_por_excesso_de_arrecadacao_-__educacao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_lei_47_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_veiculo_educacao.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_lei_48_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_veiculo_de_carga.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_49_2021_-_credito_especial_por_excesso_de_arrecadacao_-__convenio_equipamento_de_construcao.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_50_2021_-_lei_orcamentaria_anual_-_loa.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_52_2021_-_institui_o_regime_de_previdencia_complementar.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_58_2021_-_credito_especial_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_lei_59_2021_-_credito_extraordinario_por_excesso_de_arrecadacao_-__saude.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_60_2021_-_criacao_de_bairros_2.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_lei_61_2021_-_credito_especial_por_excesso_de_arrecadacao_-__secratarias.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_64_2021_-_credito_especial_por_excesso_de_arrecadacao_-_implantacao_de_tubos_corrugados_pead.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_65_2021_-_credito_especial_por_excesso_de_arrecadacao_-_construcao_de_bueiros_tubulares_de_concreto.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/79/projeto_de_lei_67_2021_-_credito_especial_por_excesso_de_arrecadacao_-_obras.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/80/projeto_de_lei_69_2021_-_aquisicao_de_imovel_ubs.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/81/projeto_de_lei_70_2021_-_credito_suplementar_por_anulacao_-_camara_municipal_-_remanejamento.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/70/projeto_de_lei_71_2021_-_define_o_perimetro_urbano_do_municipio.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/71/projeto_de_lei_73_2021_-_revoga_lei_1047_2017_-_incorporacao.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/72/projeto_de_lei_74_2021_-_diaria.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/74/projeto_de_lei_76_2021_-_altera_dispositivo_da_lei_municipal_1108_2018_-_ipsnh.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_jose_aparecido_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_resolucao_03-2021__cria_o_slogan_de_gestao_bienio_2021-2022.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/12/indicacoes_jose_aparecido_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/29/02461_17_decisao-990518_apl-tc_00294_18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novohorizontedooeste.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="196.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="195.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>